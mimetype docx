--- v0 (2026-04-18)
+++ v1 (2026-09-07)
@@ -1,5955 +1,4245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vsd" ContentType="application/vnd.visio"/>
+  <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7EE3DD37" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="589C1CB0" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>佛光大學內部控制文件制訂</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>修訂說明表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1479"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1026"/>
+        <w:gridCol w:w="1444"/>
+        <w:gridCol w:w="4535"/>
+        <w:gridCol w:w="1232"/>
+        <w:gridCol w:w="1101"/>
         <w:gridCol w:w="1296"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="22AA8F01" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="702F3F76" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="pct"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:tcW w:w="751" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="780579B4" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>文件編號與名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="0" w:name="聘僱教師"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5672DA66" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="051AF291" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:pStyle w:val="31"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...47 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:hyperlink w:anchor="人事室" w:history="1">
+              <w:bookmarkStart w:id="0" w:name="_Toc92798239"/>
+              <w:bookmarkStart w:id="1" w:name="_Toc99130250"/>
+              <w:bookmarkStart w:id="2" w:name="_Toc218582004"/>
+              <w:r w:rsidRPr="002D0085">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>1160-007</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002D0085">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                </w:rPr>
+                <w:t>-2</w:t>
+              </w:r>
+              <w:bookmarkStart w:id="3" w:name="退休、撫卹及資遣_資遣"/>
+              <w:r w:rsidRPr="002D0085">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>退休、撫卹及資遣-資遣</w:t>
+              </w:r>
+              <w:bookmarkEnd w:id="0"/>
+              <w:bookmarkEnd w:id="1"/>
+              <w:bookmarkEnd w:id="2"/>
+              <w:bookmarkEnd w:id="3"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D86809" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1C066D" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>人事室</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="0ACBC1CE" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="00F06CEC" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="pct"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:tcW w:w="751" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA29717" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>版次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="pct"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:tcW w:w="2360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8B25B1" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>文件制訂</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="628" w:type="pct"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2431FD6D" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>制</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="534" w:type="pct"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:tcW w:w="573" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD3F778" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC98B43" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>秘書室確認欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="3063CF61" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="31B42FE5" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="pct"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="751" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228F5C93" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="pct"/>
-[...26 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="2360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70DF27C7" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C05E15C" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>新訂</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03862D12" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...53 lines deleted...]
-              <w:t>林憶杰</w:t>
+          <w:p w14:paraId="48A36368" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F297695" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>105.11月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="573" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B6F7E3" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>戴筱芳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A509D6C" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="6CD82EA5" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="2A2028AB" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="pct"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="751" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="689E411A" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23895314" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+            <w:tcW w:w="2360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A346547" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="6644EA13" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>修訂原因：修改外部法規日期及增加資遣慰助金流程。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="671E1EAC" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2.修正處：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="098B8A13" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>流程圖：資遣慰助金流程。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="493CA95C" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>作業程序：資遣慰助金流程。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3739F993" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>依據及相關文件：修正5.2、5.3外部法規日期，刪除不適用之辦法5.4-5.6。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46285D5C" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>111</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.1月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="573" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15926DEA" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>戴筱芳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8F552B" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...8 lines deleted...]
-              <w:jc w:val="both"/>
+              </w:rPr>
+              <w:t>111.01.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EC31E12" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+              <w:t>110-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E65955E" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...64 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>內控會議通過</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="2018963A" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="473F4BC5" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="pct"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="751" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC4E2B7" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="70C4E7D4" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+            <w:tcW w:w="2360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="523A61F8" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4CFE9551" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>修訂原因：依據監察人意見新增資遣要件</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24CD389E" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7001D0D9" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2.修正處：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B611AA" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>流程圖：職員與老師流程分開。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33D071E9" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>作業程序：增加資遣要件2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>.1.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EAED89A" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">依據及相關文件：新增會議紀錄。 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B8676E" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11.9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="573" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6164DED8" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>戴筱芳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C5F648" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>111.12.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="468624FD" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...8 lines deleted...]
-              <w:jc w:val="both"/>
+              </w:rPr>
+              <w:t>111-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2345C911" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...132 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>內控會議通過</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="33052083" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="76C6C340" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="pct"/>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="751" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="624AA00D" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63EB0A9B" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="1200" w:hangingChars="500" w:hanging="1200"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="629CE899" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+              </w:rPr>
+              <w:t>1.修訂原因：修改外部法規日期。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B02CE20" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>2.修正處：依據及相關文件： 5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>修改外部法規日期。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AA7818" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>112.9月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="573" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CDFBB9" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>戴筱芳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="743EBB3A" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>113.1.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A183CD" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>112-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404A2052" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...216 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>內控會議通過</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="0437314A" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="437D2818" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="66BCFE5B" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+            <w:tcW w:w="751" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423D69CF" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="pct"/>
-[...5 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+            <w:tcW w:w="2360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4910F1E8" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="1200" w:hangingChars="500" w:hanging="1200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1.修訂原因：修改外部法規日期。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1D249A" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="1200" w:hangingChars="500" w:hanging="1200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
               </w:rPr>
               <w:t>2.修正處：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="594D2626" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="3B12012F" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="1440" w:hangingChars="500" w:hanging="1200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-              <w:ind w:leftChars="100" w:left="840" w:hangingChars="250" w:hanging="600"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>(1)流程圖：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CC44EBA" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="300" w:left="1200" w:hangingChars="200" w:hanging="480"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="20A02409" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>A．經人評會審查「不通過」，其中間之箭頭回到申請人。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520D0990" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="300" w:left="1200" w:hangingChars="200" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>B.職員備函轉送儲金會增列文字。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5934CAE7" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...1500 lines deleted...]
-            <w:tcW w:w="2394" w:type="pct"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>(2)依據及相關文件：5.5修改外部法規日期。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09B3AA88" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...83 lines deleted...]
-            <w:tcW w:w="628" w:type="pct"/>
+          <w:p w14:paraId="5958E7D8" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="573" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03FC5BFF" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="42C320D6" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="534" w:type="pct"/>
+              </w:rPr>
+              <w:t>戴筱芳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0361EEA0" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CF83A3" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
+              <w:t>113.12.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DF9F281" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>113.12.11</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
+              <w:t>113-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D94D73" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>113-2</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>內控會議通過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08CA49F4" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="3377E92D" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="人事室" w:history="1">
-        <w:r w:rsidRPr="00DF2FEA">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>人事室</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DF2FEA">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
-        <w:r w:rsidRPr="00DF2FEA">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5383D674" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="1A392FA1" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="1EE4E385" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FBD99CD" wp14:editId="07C232A2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="683A1C31" wp14:editId="18587F23">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4283710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>9291320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2057400" cy="571500"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="79" name="Text Box 53"/>
+                <wp:docPr id="37" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2057400" cy="571500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="53EB1937" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00D57539" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+                          <w:p w14:paraId="73AF8641" w14:textId="77777777" w:rsidR="008F5166" w:rsidRDefault="008F5166" w:rsidP="008F5166">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="000A1EED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>表單修訂</w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00D57539">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>表單修訂日期：</w:t>
+                              <w:t>日期：</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D57539">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>113</w:t>
+                              <w:t>113.1</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>.12.11</w:t>
+                              <w:t>2.11</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7D3329AB" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="008C2A44" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+                          <w:p w14:paraId="2FBE5CC2" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="000A1EED" w:rsidRDefault="008F5166" w:rsidP="008F5166">
                             <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C2A44">
+                            <w:r w:rsidRPr="000A1EED">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>保存期限：至依附的文件作廢為止</w:t>
                             </w:r>
                           </w:p>
+                          <w:p w14:paraId="34F93CBE" w14:textId="77777777" w:rsidR="008F5166" w:rsidRDefault="008F5166" w:rsidP="008F5166"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="0A8C7103" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="683A1C31" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 53" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:337.3pt;margin-top:731.6pt;width:162pt;height:45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDbSZgPQIAALQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGyEQfa/Uf0C8N7t27bqxvI5SR6kq&#10;pRc16QdgFrwoLEMBe9f9+gyw3ritlIeqLwiYOWfOzDCsrvpWk4NwXoGp6OSipEQYDrUyu4r+eLh9&#10;854SH5ipmQYjKnoUnl6tX79adXYpptCAroUjSGL8srMVbUKwy6LwvBEt8xdghUGjBNeygEe3K2rH&#10;OmRvdTEty3dFB662DrjwHm9vspGuE7+UgoevUnoRiK4oagtpdWndxrVYr9hy55htFB9ksH9Q0TJl&#10;MOhIdcMCI3un/qJqFXfgQYYLDm0BUiouUg6YzaT8I5v7hlmRcsHieDuWyf8/Wv7l8M0RVVd0cUmJ&#10;YS326EH0gXyAnszfxvp01i/R7d6iY+jxHvuccvX2DvijJwY2DTM7ce0cdI1gNeqbRGRxBs08PpJs&#10;u89QYxy2D5CIeunaWDwsB0F27NNx7E3UwvFyWs4XsxJNHG3zxWSO+xiCLU9o63z4KKAlcVNRh71P&#10;7Oxw50N2PbnEYNrE1cCt0jpb402SHFUOesNRi+z9XUisU1SSk48vVGy0IweGb6t+zBlHXvSMEInE&#10;I2io2O8gHU6gwTfCRHq1I7B8OdronSKCCSOwVQbcy2CZ/U9Z51xjz0K/7bEmcbuF+og9c5BHB0cd&#10;Nw24X5R0ODYV9T/3zAlK9CeDfb+czGZxztJhNl9M8eDOLdtzCzMcqSoaKMnbTcizubdO7RqMlOtm&#10;4BrfilSpjc+qBuE4GukhDGMcZ+/8nLyeP5v1EwAAAP//AwBQSwMEFAAGAAgAAAAhAGU0o/vjAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3FBrUNIQxviVFCJAz+ioi3q1Y2X&#10;JCJeR7HbhrdnOcFxvxnNzuTLwbbihL1vHCm4nkYgkEpnGqoU7LaPkzkIHzQZ3TpCBd/oYVmMLnKd&#10;GXemdzxtQiU4hHymFdQhdJmUvqzRaj91HRJrn663OvDZV9L0+szhtpVxFKXS6ob4Q607XNVYfm2O&#10;VkEi9+6hW9ny9WPvXp7XV3Hz9hQrdTke7u9ABBzCnxl+63N1KLjTwR3JeNEqSG+TlK0sJOlNDIIt&#10;i8Wc0YHRbMZIFrn8v6L4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAENtJmA9AgAAtAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGU0o/vjAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt">
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:337.3pt;margin-top:731.6pt;width:162pt;height:45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDL6CgKAIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06RVy0LUdLV0tQhp&#10;uYiFD3Adu7HW8RjbbVK+nrGdZgtI+4B4sezMnDNz5pL19dBpchTOKzA1nc9KSoTh0Cizr+n3b3ev&#10;3lDiAzMN02BETU/C0+vNyxfr3lZiAS3oRjiCJMZXva1pG4KtisLzVnTMz8AKg0YJrmMBn25fNI71&#10;yN7pYlGWr4seXGMdcOE9fr3NRrpJ/FIKHj5L6UUguqaYW0inS+cunsVmzaq9Y7ZVfEyD/UMWHVMG&#10;g05UtywwcnDqL6pOcQceZJhx6AqQUnGRNKCaefmHmoeWWZG0YHG8ncrk/x8t/3R8sF8cCcM7GLCB&#10;SYS398AfPTGwbZnZixvnoG8FazDwPJas6K2vRmgsta98JNn1H6HBJrNDgEQ0SNfFqqBOguzYgNNU&#10;dDEEwvHjolxdLUs0cbStruYrvMcQrDqjrfPhvYCOxEtNHTY1sbPjvQ/Z9ewSg2kTTwN3SutsjV9S&#10;yjHLMd9w0iJ7fxWSqCZmksXH0RNb7ciR4dA0j1lx5EXPCJFIPIHGiv0O0uEMGn0jTKRxnIDl89Em&#10;7xQRTJiAnTLgngfL7H9WnbXGNoVhN2BN4nUHzQl75iDvBO4wXlpwPynpcR9q6n8cmBOU6A8G+/52&#10;vlzGBUqP5epqgQ93adldWpjhSFXTQEm+bkNeuoN1at9ipFw3Azc4K1KlNj5lNSaOM58GYdzPuFSX&#10;7+T19BfZ/AIAAP//AwBQSwMEFAAGAAgAAAAhAGU0o/vjAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IfQdrK3FBrUNIQxviVFCJAz+ioi3q1Y2XJCJeR7HbhrdnOcFxvxnNzuTLwbbi&#10;hL1vHCm4nkYgkEpnGqoU7LaPkzkIHzQZ3TpCBd/oYVmMLnKdGXemdzxtQiU4hHymFdQhdJmUvqzR&#10;aj91HRJrn663OvDZV9L0+szhtpVxFKXS6ob4Q607XNVYfm2OVkEi9+6hW9ny9WPvXp7XV3Hz9hQr&#10;dTke7u9ABBzCnxl+63N1KLjTwR3JeNEqSG+TlK0sJOlNDIIti8Wc0YHRbMZIFrn8v6L4AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMMvoKAoAgAAjQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGU0o/vjAAAADQEAAA8AAAAAAAAAAAAAAAAAggQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00EA375E" w:rsidRPr="00D57539" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+                    <w:p w14:paraId="73AF8641" w14:textId="77777777" w:rsidR="008F5166" w:rsidRDefault="008F5166" w:rsidP="008F5166">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:color w:val="FF0000"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="000A1EED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>表單修訂</w:t>
+                      </w:r>
                       <w:r w:rsidRPr="00D57539">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>表單修訂日期：</w:t>
+                        <w:t>日期：</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D57539">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>113</w:t>
+                        <w:t>113.1</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>.12.11</w:t>
+                        <w:t>2.11</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00EA375E" w:rsidRPr="008C2A44" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+                    <w:p w14:paraId="2FBE5CC2" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="000A1EED" w:rsidRDefault="008F5166" w:rsidP="008F5166">
                       <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="008C2A44">
+                      <w:r w:rsidRPr="000A1EED">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>保存期限：至依附的文件作廢為止</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="34F93CBE" w14:textId="77777777" w:rsidR="008F5166" w:rsidRDefault="008F5166" w:rsidP="008F5166"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DF2FEA">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5082" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4477"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1014"/>
+        <w:gridCol w:w="4324"/>
+        <w:gridCol w:w="1606"/>
+        <w:gridCol w:w="1404"/>
+        <w:gridCol w:w="1268"/>
+        <w:gridCol w:w="1164"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="04203BF8" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="6AB438D6" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03C6FE8E" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+          <w:p w14:paraId="4DF9295A" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>佛光大學內部控制文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="4C7F8506" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="60640569" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="pct"/>
+            <w:tcW w:w="2214" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A95D47" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="1EF54D19" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="919" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="736C51DE" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="439B8C60" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:tcW w:w="719" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416525FA" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:tcW w:w="649" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="606EBF43" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>版本/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CB62B2D" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="13AC4635" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="518" w:type="pct"/>
+            <w:tcW w:w="595" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A3584F" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="530E2310" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="3D416C12" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="3F6F30BD" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="pct"/>
+            <w:tcW w:w="2214" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="531F051B" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+          <w:p w14:paraId="78307CDC" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6813B30D" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+              </w:rPr>
+              <w:t>退休、撫卹及資遣</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7732FD74" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="919" w:type="pct"/>
+              </w:rPr>
+              <w:t>資遣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C8D62F" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="7A323CF4" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>人事室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
+            <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71CDA875" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...19 lines deleted...]
-            <w:tcW w:w="635" w:type="pct"/>
+          <w:p w14:paraId="7459598B" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1160-007</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79C4731B" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+          <w:p w14:paraId="22CD21E8" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>11/</w:t>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>5/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329A973A" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>113.12.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="518" w:type="pct"/>
+            <w:tcW w:w="595" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6965693F" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="6FA84CA8" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728396E9" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...13 lines deleted...]
-              <w:t>共3頁</w:t>
+          <w:p w14:paraId="2691B8E7" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>共</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11DBB919" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="27AD8CB1" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="480"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-        <w:ind w:right="28"/>
         <w:jc w:val="right"/>
-        <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:kern w:val="0"/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="人事室" w:history="1">
-        <w:r w:rsidRPr="00DF2FEA">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>人事室</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DF2FEA">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
-        <w:r w:rsidRPr="00DF2FEA">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35589D4B" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="47FB2776" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.流程圖：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23971C57" w14:textId="1DD4E910" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00DF2FEA" w:rsidP="00EA375E">
+    <w:p w14:paraId="0925A673" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:leftChars="-59" w:left="-142"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="-59" w:left="-142" w:right="28"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...3 lines deleted...]
-        <w:object w:dxaOrig="10245" w:dyaOrig="15720" w14:anchorId="401D1D36">
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:object w:dxaOrig="8865" w:dyaOrig="14085" w14:anchorId="5A7FCB85">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:497.65pt;height:578.1pt" o:ole="">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:481.5pt;height:8in" o:ole="">
             <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1829305487" r:id="rId7"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1840710727" r:id="rId7"/>
         </w:object>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="046F2F52" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="-59" w:left="-142" w:right="28"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5082" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4319"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1172"/>
+        <w:gridCol w:w="4409"/>
+        <w:gridCol w:w="1580"/>
+        <w:gridCol w:w="1382"/>
+        <w:gridCol w:w="1247"/>
+        <w:gridCol w:w="990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="2ED64D9E" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="4ABAB23F" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77270421" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+          <w:p w14:paraId="38771057" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>佛光大學內部控制文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="055D6253" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="69471C81" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2211" w:type="pct"/>
+            <w:tcW w:w="2295" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6C61F7" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="7754F027" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="919" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF72A14" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="108DFD22" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:tcW w:w="719" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3234C9A9" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:tcW w:w="649" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2916BC" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>版本/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="335A7E5B" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="795A08EE" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcW w:w="515" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31AE436C" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="0E157C1D" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="6FD37A53" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="68FBC2AA" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2211" w:type="pct"/>
+            <w:tcW w:w="2295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A91C6B1" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+          <w:p w14:paraId="681D7500" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="75806B82" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+              </w:rPr>
+              <w:t>退休、撫卹及資遣</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D1E6FAB" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="919" w:type="pct"/>
+              </w:rPr>
+              <w:t>資遣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA95A0E" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="23AED7D4" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>人事室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
+            <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF0A06E" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...19 lines deleted...]
-            <w:tcW w:w="635" w:type="pct"/>
+          <w:p w14:paraId="059A984A" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1160-007</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03477188" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+          <w:p w14:paraId="16D1122C" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>11/</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>5/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DB2D9CE" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>113.12.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcW w:w="515" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="022DD012" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="015A9A0B" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3293EC0D" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...13 lines deleted...]
-              <w:t>共3頁</w:t>
+          <w:p w14:paraId="0BD4422F" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>共</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F08BD90" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="1D67E4F0" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="人事室" w:history="1">
-        <w:r w:rsidRPr="00DF2FEA">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>人事室</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DF2FEA">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
-        <w:r w:rsidRPr="00DF2FEA">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D5CF715" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="35C6A002" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.作業程序：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627FBC31" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="1FF537E2" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>2.1.聘僱申請時機：</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.1.資遣要件：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59637C4A" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
-[...50 lines deleted...]
-    <w:p w14:paraId="52152C27" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="1D6D93B3" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="300" w:left="1441" w:hangingChars="300" w:hanging="721"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>教職員有下列情形之一，且未符合退休條件者，得由本校依相關法令規定程序予以資遣。但校長係由學校法人予以資遣，必要時得由學校主管機關命其為之：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC7EF28" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="600" w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.1.1.1. 因系、所、科、組、課程調整或學校減班、停辦、解散，現職已無工作且無其他適當工作可擔任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042E7CB2" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="600" w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.1.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>因身心障礙不能勝任工作，經中央衛生主管機關醫院評鑑合格以上之醫院發給證明。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06725DC2" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="600" w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.1.1.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>現職工作質量均未達教學基準，經本校教師評審委員會審議認定屬實。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C838B94" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="600" w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.1.1.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>受監護宣告（中華民國98年11月22日以前受禁治產宣告）或輔助宣告，尚未撤銷。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8E9E23" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>編制內職員如有下列條件之一時予以資遣：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33555173" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">            2.1.2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>現職工作不適任且無其他工作可調任時。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B226D1C" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">           2.1.2.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>工作質量不佳，經輔導仍未改善時。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C0BE30" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>2.2.聘僱申請：由申請單位填具「教師需求表」提出申請。</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>.教師有關資遣原因之認定，應由各級教師評審委員會審查通過，校長同意並報請教育部核准後予以資遣。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114BB8F3" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="574D0A62" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>.職員工友有關資遣原因之認定，應由人事評議委員會審查通過，報請校長核准後，予以資遣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41942E5D" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>.資遣人員應填具「資遣事實表」，並檢附全部任職證件及相關證明文件，送人事室辦理。由本校初核後轉請財團法人中華民國私立學校教職員退休撫卹離職資遣儲金管理委員會複核。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC37AAD" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>資遣慰助金：9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>年1月1日施行後服務本校之工作年資，滿一年發給0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月薪；未滿一年者以比例計給。最高發給六個月薪。以最後在職日之本薪及專業加給金額為基準，生效日一個月內一次發給。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22463756" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.控制重點：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC594B6" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>2.3.聘僱條件及資格：依教育人員任用條例及相關法規之規定。</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>資遣作業是否依規定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>程序</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>辦理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>？</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21030185" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="08E70C59" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>2.4.公開徵聘資訊：</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>3.2.資遣教職員工，是否符合達資遣之要件？</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5E0A7C" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
-[...75 lines deleted...]
-    <w:p w14:paraId="6B1B0034" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="22D15A1F" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>2.5.彙整履歷：徵才履歷表由人事室佛光大學教職人才應徵系統統一登錄後轉至用人單位作為選員之參考。</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>3.3.教師資遣，是否經本校各級教師評審委員會通過？</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E3AD33" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="547B1C0C" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>2.6.教師資格審查：</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>3.4.職工資遣，是否經本校職工人事評議委員會通過？</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A783CFF" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="11EFC876" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
-        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>2.6.1.應徵資料交予徵才單位之系務會議進行書審，應徵教師之相關履歷資料皆需呈現在系務會議裡審核。各徵才單位安排試教或其他有利教學之面試活動。</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.使用表單：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C8B058" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="36EA1103" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
-        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
-[...130 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>2.7.任用發聘：</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>4.1.教評會及人評會會議紀錄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7DFF13" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
-[...67 lines deleted...]
-    <w:p w14:paraId="69AE7E69" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="4C9B7821" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5082" w:type="pct"/>
-        <w:jc w:val="center"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="298"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4321"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="4409"/>
+        <w:gridCol w:w="1580"/>
+        <w:gridCol w:w="1382"/>
+        <w:gridCol w:w="1247"/>
+        <w:gridCol w:w="990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="05545AB6" w14:textId="77777777" w:rsidTr="00B56150">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="0CE4115E" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66347409" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+          <w:p w14:paraId="035C743E" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>佛光大學內部控制文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="0CE4714C" w14:textId="77777777" w:rsidTr="00B56150">
-[...5 lines deleted...]
-            <w:tcW w:w="2212" w:type="pct"/>
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="25D64C3D" w14:textId="77777777" w:rsidTr="003D7B3C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="102898A4" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="247B0862" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="919" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0074789D" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="1EFD6B26" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:tcW w:w="719" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B045895" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:tcW w:w="649" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C74CC7" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>版本/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="209DC0F0" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="28D969DA" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="pct"/>
+            <w:tcW w:w="515" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFF8D81" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="37BE97E7" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF2FEA" w:rsidRPr="00DF2FEA" w14:paraId="43207E4F" w14:textId="77777777" w:rsidTr="00B56150">
+      <w:tr w:rsidR="008F5166" w:rsidRPr="002D0085" w14:paraId="0B0B700C" w14:textId="77777777" w:rsidTr="003D7B3C">
         <w:trPr>
           <w:trHeight w:val="663"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2212" w:type="pct"/>
+            <w:tcW w:w="2295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32DB2583" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+          <w:p w14:paraId="29379967" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1C3ACF36" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+              </w:rPr>
+              <w:t>退休、撫卹及資遣</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5504C4B5" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="919" w:type="pct"/>
+              </w:rPr>
+              <w:t>資遣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172BFC13" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="32FB27C0" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>人事室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
+            <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7213E3" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...19 lines deleted...]
-            <w:tcW w:w="635" w:type="pct"/>
+          <w:p w14:paraId="6830BBFA" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1160-007</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C719AAB" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
+          <w:p w14:paraId="30A84DBF" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF2FEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>11/</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>5/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43BB6FC1" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>113.12.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="pct"/>
+            <w:tcW w:w="515" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A83B168" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00DF2FEA">
+          <w:p w14:paraId="08BB1103" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF2FEA">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4939A29F" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00B56150">
-[...13 lines deleted...]
-              <w:t>共3頁</w:t>
+          <w:p w14:paraId="0B886806" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="003D7B3C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>共</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="509A80A7" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="50D622DF" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4204ACCA" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.依據及相關文件：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48658AD0" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="right"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:sz w:val="16"/>
-[...35 lines deleted...]
-      </w:hyperlink>
+        </w:rPr>
+        <w:t>5.1.佛光大學教職員工退休撫卹資遣辦法。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52466C58" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="7A8B27B3" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>2.8.報到：</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5.2.佛光大學專任教師安置辦法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B75876" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
-[...83 lines deleted...]
-    <w:p w14:paraId="6F255A55" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="477EEB93" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>3.1.教師求才訊息是否公開公告？</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5.3.佛光大學專任職員優惠退休暨資遣慰助金發給辦法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07076771" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="6B202F75" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>3.2.教師聘任是否依系所所需專長聘任？</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5.4.學校法人及其所屬私立學校教職員退休撫卹離職資遣條例。(教育部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>112.06.09)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42181791" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
+    <w:p w14:paraId="4CC9792A" w14:textId="77777777" w:rsidR="008F5166" w:rsidRPr="002D0085" w:rsidRDefault="008F5166" w:rsidP="008F5166">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF2FEA">
-[...4 lines deleted...]
-        <w:t>3.3.教師聘任資格是否符合本校及教育部相關規定？</w:t>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5.5.學校法人及其所屬私立學校教職員退休撫卹離職資遣條例施行細則。（教育部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>12.11.10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314CF463" w14:textId="77777777" w:rsidR="00EA375E" w:rsidRPr="00DF2FEA" w:rsidRDefault="00EA375E" w:rsidP="00EA375E">
-[...442 lines deleted...]
-    <w:sectPr w:rsidR="00A74905" w:rsidRPr="00DF2FEA" w:rsidSect="00A06752">
+    <w:p w14:paraId="02ADC725" w14:textId="77777777" w:rsidR="00A74905" w:rsidRPr="008F5166" w:rsidRDefault="00A74905" w:rsidP="008F5166"/>
+    <w:sectPr w:rsidR="00A74905" w:rsidRPr="008F5166" w:rsidSect="00A06752">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="174A9445" w14:textId="77777777" w:rsidR="00E35A7E" w:rsidRDefault="00E35A7E" w:rsidP="00DF2FEA">
+    <w:p w14:paraId="3A7741DF" w14:textId="77777777" w:rsidR="00811931" w:rsidRDefault="00811931" w:rsidP="00DF2FEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24162D6D" w14:textId="77777777" w:rsidR="00E35A7E" w:rsidRDefault="00E35A7E" w:rsidP="00DF2FEA">
+    <w:p w14:paraId="4BA1CF22" w14:textId="77777777" w:rsidR="00811931" w:rsidRDefault="00811931" w:rsidP="00DF2FEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -5959,121 +4249,126 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CF0A1AB" w14:textId="77777777" w:rsidR="00E35A7E" w:rsidRDefault="00E35A7E" w:rsidP="00DF2FEA">
+    <w:p w14:paraId="2BAD33EC" w14:textId="77777777" w:rsidR="00811931" w:rsidRDefault="00811931" w:rsidP="00DF2FEA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C5D5381" w14:textId="77777777" w:rsidR="00E35A7E" w:rsidRDefault="00E35A7E" w:rsidP="00DF2FEA">
+    <w:p w14:paraId="57362473" w14:textId="77777777" w:rsidR="00811931" w:rsidRDefault="00811931" w:rsidP="00DF2FEA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="71"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA649B"/>
     <w:rsid w:val="000B73B1"/>
     <w:rsid w:val="000E1479"/>
     <w:rsid w:val="00106DAA"/>
     <w:rsid w:val="00180B10"/>
     <w:rsid w:val="002B534D"/>
     <w:rsid w:val="002E04EE"/>
     <w:rsid w:val="00336CF3"/>
     <w:rsid w:val="003540E8"/>
     <w:rsid w:val="003646F4"/>
     <w:rsid w:val="00392FCA"/>
     <w:rsid w:val="003F273F"/>
+    <w:rsid w:val="00434393"/>
     <w:rsid w:val="005A0D8F"/>
     <w:rsid w:val="005B1C84"/>
+    <w:rsid w:val="00605F7C"/>
     <w:rsid w:val="00771561"/>
     <w:rsid w:val="00811025"/>
+    <w:rsid w:val="00811931"/>
     <w:rsid w:val="00844C11"/>
     <w:rsid w:val="0088015A"/>
+    <w:rsid w:val="008F5166"/>
     <w:rsid w:val="00972101"/>
     <w:rsid w:val="009E66A0"/>
     <w:rsid w:val="00A06752"/>
     <w:rsid w:val="00A246FC"/>
     <w:rsid w:val="00A74905"/>
     <w:rsid w:val="00A91E44"/>
     <w:rsid w:val="00AA649B"/>
     <w:rsid w:val="00B10993"/>
     <w:rsid w:val="00B556D2"/>
     <w:rsid w:val="00B7210D"/>
     <w:rsid w:val="00DF2FEA"/>
     <w:rsid w:val="00E35A7E"/>
     <w:rsid w:val="00EA375E"/>
     <w:rsid w:val="00EF7441"/>
     <w:rsid w:val="00F81A4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -6723,51 +5018,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF2FEA"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Visio_2003-2010_Drawing.vsd"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6991,55 +5286,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2719</Characters>
+  <Pages>4</Pages>
+  <Words>307</Words>
+  <Characters>1753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3189</CharactersWithSpaces>
+  <CharactersWithSpaces>2056</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows 使用者</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>