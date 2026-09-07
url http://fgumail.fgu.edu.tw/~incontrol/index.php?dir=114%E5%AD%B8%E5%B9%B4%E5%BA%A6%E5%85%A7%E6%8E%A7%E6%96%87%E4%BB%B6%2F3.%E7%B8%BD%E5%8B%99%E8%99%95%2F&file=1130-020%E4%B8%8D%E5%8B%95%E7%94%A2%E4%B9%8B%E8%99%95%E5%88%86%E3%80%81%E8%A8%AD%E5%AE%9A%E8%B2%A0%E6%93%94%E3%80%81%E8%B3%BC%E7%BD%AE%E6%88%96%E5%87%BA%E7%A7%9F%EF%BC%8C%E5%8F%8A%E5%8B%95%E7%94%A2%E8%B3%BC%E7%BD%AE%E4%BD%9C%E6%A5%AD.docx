--- v0 (2026-04-18)
+++ v1 (2026-09-07)
@@ -1,1935 +1,5832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00341CBD">
+    <w:p w14:paraId="55BC7B0F" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="100" w:left="960" w:hangingChars="200" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E77588">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>佛光大學內部控制文件制訂</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77588">
+      <w:r w:rsidRPr="007B656E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77588">
+      <w:r w:rsidRPr="007B656E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>修訂說明表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="794"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="773"/>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="5102"/>
+        <w:gridCol w:w="1287"/>
+        <w:gridCol w:w="949"/>
         <w:gridCol w:w="1296"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77588" w:rsidRPr="00E77588" w:rsidTr="00597262">
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="6089611F" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:trHeight w:val="390"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="3AC9D0D5" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>文件編號與名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="1" w:name="不動產之處分、設定負擔、購置或出租。動產購置及附屬機構之設立、相"/>
+        <w:bookmarkStart w:id="0" w:name="不動產之處分、設定負擔、購置或出租。動產購置及附屬機構之設立、相"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...5 lines deleted...]
-                <w:rStyle w:val="32"/>
+          <w:p w14:paraId="6B5D41CF" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rStyle w:val="32"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> HYPERLINK  \l "</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>總務處</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rStyle w:val="32"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rStyle w:val="32"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="_Toc161926510"/>
-[...5 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:bookmarkStart w:id="1" w:name="_Toc218581910"/>
+            <w:bookmarkStart w:id="2" w:name="_Toc99130160"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1130-020不動產之處分、設定負擔、購置或出租，及動產購置作業</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-                <w:rStyle w:val="32"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="73B29882" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="2591AC3D" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>總務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77588" w:rsidRPr="00E77588" w:rsidTr="00597262">
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="0F76BEF8" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="115FCE9C" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>版次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="2386032D" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>文件制訂</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>修訂內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="67349A48" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>制</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>修訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="680F9A30" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>修訂人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="399B2211" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>秘書室確認欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77588" w:rsidRPr="00E77588" w:rsidTr="00597262">
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="3DED5A41" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="5988ECEF" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="74F6798B" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>新訂</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="2EA1B8D7" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100.3月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="0D3CE6F3" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>釋妙</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>暘</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="7474BFC2" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77588" w:rsidRPr="00E77588" w:rsidTr="00597262">
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="71F3E0C2" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="55AC554A" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="4F50E461" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.修訂原因：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>刪除不動產之處分、設定負擔、購置或出租及附屬機構之設立、相關事業之辦理。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6D5637AD" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.修正處：新增全部內控文件內容。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="1FA2CAE8" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>105.10月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="434EDEDA" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>劉叔欣</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="43C8305B" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77588" w:rsidRPr="00E77588" w:rsidTr="00597262">
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="422228BB" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="34025A2E" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="594A592C" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.修訂原因：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>依教育部</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>臺教技</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>（二）字第1060060342E號函辦理「財團法人所設私立學校內控制制度實施辦法」辦理。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="144BCB3F" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.修正處：修改內控項目名稱為「</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>不動產之處分、設定負擔、購置或出租。及附屬機構之設立、相關事業之辦理」</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="3AC0F6B2" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>106.10月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="17C4D718" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>劉叔欣</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="757C71AE" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77588" w:rsidRPr="00E77588" w:rsidTr="00597262">
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="74CE437B" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="338165FA" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00341CBD">
-[...1 lines deleted...]
-              <w:pStyle w:val="a4"/>
+          <w:p w14:paraId="0631EBB6" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="0"/>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>修訂原因:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="442C47F5" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(1).將內控文件「1170-002不動產之處分、設定負擔、購置或出租。動產購置及附屬機構之設立、相關事業之辦理」轉移至總務處內部控制文件，並改為「1130-020不動產之處分、設定負擔、購置或出租。及動產購置作業」</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>之內控</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>文件。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="71D16D99" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(2).動產及不動產所經過流程單位不同，因此將動產及不動產分開。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="0A66807E" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(3).110學年度第二次內部控制制度推動小組會議決議在「不動產之處分、設定負擔、購置或出租」表之處加上:本校現階段無附屬機構，故暫不列入相關程序。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00341CBD">
-[...1 lines deleted...]
-              <w:pStyle w:val="a4"/>
+          <w:p w14:paraId="195C29A2" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="0"/>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">修正處: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="7FB5E6BE" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(1).修改內控項目名稱為「不動產之處分、設定負擔、購置或出租。及動產購置作業」。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="0061FE63" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(2).流程圖。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="4A68DD14" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(3).作業程序。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="33F61C30" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(4).控制重點。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="03A43016" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(5).使用表單。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="4CD57CE1" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(6).依據及相關文件。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...3 lines deleted...]
-              <w:ind w:left="960" w:hangingChars="200" w:hanging="480"/>
+          <w:p w14:paraId="3524A91E" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(7).不動產之處分新增3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">。 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+          <w:p w14:paraId="5A78B485" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C0C4AA7" wp14:editId="4E989FBD">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BEC7" wp14:editId="4EBACD1B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-54610</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="page">
                         <wp:posOffset>4928235</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2057400" cy="571500"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="91" name="文字方塊 5"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2057400" cy="571500"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
-                              <a:ln>
+                              <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:noFill/>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
                               </a:ln>
+                              <a:effectLst/>
                             </wps:spPr>
-                            <wps:style>
-[...12 lines deleted...]
-                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00341CBD" w:rsidRPr="00C702E2" w:rsidRDefault="00341CBD" w:rsidP="00341CBD">
+                                <w:p w14:paraId="09EB2FC7" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="00C702E2" w:rsidRDefault="007B656E" w:rsidP="007B656E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00C702E2">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>表單</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>新</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00C702E2">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>訂日期：</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>11.01.19</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00341CBD" w:rsidRPr="00C702E2" w:rsidRDefault="00341CBD" w:rsidP="00341CBD">
+                                <w:p w14:paraId="1E948D75" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="00C702E2" w:rsidRDefault="007B656E" w:rsidP="007B656E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00C702E2">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>保存期限：至依附的文件作廢為止</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="0C0C4AA7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="7403BEC7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="文字方塊 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.3pt;margin-top:388.05pt;width:162pt;height:45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNjX4/VAIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfaZKqpWzUdLV0tQhp&#10;+RELB3Adu4nW8RjbbVIugMQBlmcOwAE40O45GDtttgvSPiBeovHMfN/8Z37aNYpshXU16IJmo5QS&#10;oTmUtV4X9NPHi2cvKHGe6ZIp0KKgO+Ho6eLpk3lrcjGGClQpLEES7fLWFLTy3uRJ4nglGuZGYIRG&#10;owTbMI9Pu05Ky1pkb1QyTtPnSQu2NBa4cA61572RLiK/lIL7d1I64YkqKObm49fG7yp8k8Wc5WvL&#10;TFXzfRrsH7JoWK0x6EB1zjwjG1v/RdXU3IID6UccmgSkrLmINWA1WfpHNVcVMyLWgs1xZmiT+3+0&#10;/O32vSV1WdCTjBLNGpzR3c3X25/f725+3f74RqahRa1xOXpeGfT13UvocNSxXGcugV87omFZMb0W&#10;Z9ZCWwlWYopZQCZH0J7HBZJV+wZKDMU2HiJRJ20T+ocdIciOo9oN4xGdJxyV43Q6m6Ro4mibzrIp&#10;yiEEyw9oY51/JaAhQSioxfFHdra9dL53PbiEYBouaqVQz3KlHyiQM2hi9iHhfep+p0Tv/UFI7FpI&#10;qu9D2FexVJZsGW5aed0XH1jQM0AkRhpA++Y9BCl/AO19A0zEHR6A6ePRBu8YEbQfgE2twT4Olr3/&#10;oeq+1jA+3606bFIQV1DucHwW+kPCw0ehAvuFkhaPqKDu84ZZQYl6rXEFTrLJJFxdfEymszE+7LFl&#10;dWxhmiNVQT0lvbj0/aVujK3XFUbq+6bhDNdG1nGi91ntE8dDiTuxP+pwicfv6HX/61n8BgAA//8D&#10;AFBLAwQUAAYACAAAACEAkfL94d8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkblvaDbquazoNJA4cdtiAe9p4bbXGKU3WFZ4ec4Kj7c+/P+fbyXZixMG3jhTE8wgEUuVMS7WC&#10;97eXWQrCB01Gd45QwRd62Ba3N7nOjLvSAcdjqAWHkM+0giaEPpPSVw1a7eeuR+LZyQ1WBy6HWppB&#10;XzncdnIRRYm0uiW+0OgenxuszseLZY3xo1yuw855vz8tnl6/9b48fyp1fzftNiACTuEPhl993oGC&#10;nUp3IeNFp2CWJkwqWK2SGAQDy/jxAUSpIE24I4tc/n+h+AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBNjX4/VAIAAMIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCR8v3h3wAAAAoBAAAPAAAAAAAAAAAAAAAAAK4EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" filled="f" stroked="f" strokeweight="1pt">
+                    <v:shape id="文字方塊 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.3pt;margin-top:388.05pt;width:162pt;height:45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS+rLrFwIAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aipNlacVbbjbaq&#10;tL1I237ABGMbFRgKJPb26zvgJBu1b1V5QMDAmZlzDpvb0Wh2lD4otDWfz0rOpBXYKNvV/Pu3hzc3&#10;nIUItgGNVtb8WQZ+u339ajO4Si6wR91IzwjEhmpwNe9jdFVRBNFLA2GGTloKtugNRNr6rmg8DIRu&#10;dLEoy7fFgL5xHoUMgU53U5BvM37bShG/tG2QkemaU20xzz7P+zQX2w1UnQfXK3EqA/6hCgPKUtIL&#10;1A4isINXf0EZJTwGbONMoCmwbZWQuQfqZl7+0c1TD07mXoic4C40hf8HKz4fn9xXz+L4HkcSMDcR&#10;3COKH4FZvO/BdvLOexx6CQ0lnifKisGF6vQ0UR2qkED2wydsSGQ4RMxAY+tNYoX6ZIROAjxfSJdj&#10;ZIIOF+VqvSwpJCi2Ws9XtE4poDq/dj7EDxINS4uaexI1o8PxMcTp6vlKSmbxQWmdhdWWDVTyYp3x&#10;gfzVaoiUyrim5sF2nIHuyLgi+gx59TZB7iD07AjknYBaNZNbjIpkWa1MzW/KNE7lapuyy2y6U2Fn&#10;ZiaO4rgfqax0uMfmmQjzOBmSPhAtevS/OBvIjJTv5wG85Ex/tET6u/lymdybN8vVekEbfx3ZX0fA&#10;CoKqOTU6Le/j5PiD86rrKdMks8U7EqpVmcOXqk7ykuGyCqfPkRx9vc+3Xr7w9jcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQCR8v3h3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRu&#10;W9oNuq5rOg0kDhx22IB72nhttcYpTdYVnh5zgqPtz78/59vJdmLEwbeOFMTzCARS5UxLtYL3t5dZ&#10;CsIHTUZ3jlDBF3rYFrc3uc6Mu9IBx2OoBYeQz7SCJoQ+k9JXDVrt565H4tnJDVYHLodamkFfOdx2&#10;chFFibS6Jb7Q6B6fG6zOx4tljfGjXK7Dznm/Py2eXr/1vjx/KnV/N+02IAJO4Q+GX33egYKdSnch&#10;40WnYJYmTCpYrZIYBAPL+PEBRKkgTbgji1z+f6H4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFL6susXAgAACgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJHy/eHfAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00341CBD" w:rsidRPr="00C702E2" w:rsidRDefault="00341CBD" w:rsidP="00341CBD">
+                          <w:p w14:paraId="09EB2FC7" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="00C702E2" w:rsidRDefault="007B656E" w:rsidP="007B656E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C702E2">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>表單</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>新</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C702E2">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>訂日期：</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>11.01.19</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00341CBD" w:rsidRPr="00C702E2" w:rsidRDefault="00341CBD" w:rsidP="00341CBD">
+                          <w:p w14:paraId="1E948D75" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="00C702E2" w:rsidRDefault="007B656E" w:rsidP="007B656E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C702E2">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>保存期限：至依附的文件作廢為止</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchory="page"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00E77588">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>111.1月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="63B23D3D" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>林靜怡</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="47E42EB7" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>111.01.19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="17E10F5B" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>110-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+          <w:p w14:paraId="3016C69D" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>內控會議通過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidTr="00597262">
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="6CEDC9A2" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="27FFCCB5" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
+          <w:p w14:paraId="1B5CFB85" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.依據內控文件審查意見調整。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
+          <w:p w14:paraId="5929E6E5" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>2.不動產之購置及處分，需提供兩家以上外部評鑑報告。</w:t>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.不動產之購置及處分，需提供兩家以上外部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>評鑑報告。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="378BC745" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
-              </w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>112.2月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="08686103" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>林靜怡</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="275E5362" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>111.12.28</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="68B19F48" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>111-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00597262">
-[...1 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:p w14:paraId="01386E58" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E77588">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-              </w:rPr>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>內控會議通過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00341CBD">
+    <w:p w14:paraId="795D375F" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00341CBD">
+    <w:p w14:paraId="08223612" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="a3"/>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E77588">
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="總務處" w:history="1">
-        <w:r w:rsidRPr="00E77588">
+        <w:r w:rsidRPr="007B656E">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>總務處</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E77588">
+      <w:r w:rsidRPr="007B656E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
-        <w:r w:rsidRPr="00E77588">
+        <w:r w:rsidRPr="007B656E">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00341CBD" w:rsidRPr="00E77588" w:rsidRDefault="00341CBD" w:rsidP="00341CBD">
+    <w:p w14:paraId="2380FC13" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="a3"/>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B1C84" w:rsidRPr="00E77588" w:rsidRDefault="005B1C84"/>
-    <w:sectPr w:rsidR="005B1C84" w:rsidRPr="00E77588">
+    <w:p w14:paraId="26532CD6" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="666"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEBCF9A" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9854" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5070"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="957"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="292D04DA" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9854" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74883A2F" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>佛</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>光大學內部控制文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="0E4DE854" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1FE8B3" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>文件名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462EFC22" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>制訂單位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="138B8DC7" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>文件編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCAD492" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>版本/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F49D79A" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>制訂日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE124CF" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="4AB6B0A0" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD68ACC" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>不動產之處分、設定負擔、購置或出租，及動產購置作業</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A979B5D" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>總務處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="752FFDCC" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1130-020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D287218" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>05/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23ADEDA5" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>111.12.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62828E22" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45939B39" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>共</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5DA2B893" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>回</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="總務處" w:history="1">
+        <w:r w:rsidRPr="007B656E">
+          <w:rPr>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>總務處</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="目錄" w:history="1">
+        <w:r w:rsidRPr="007B656E">
+          <w:rPr>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>目錄</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="468FC00F" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>不動產之處分、設定負擔、購置或出租</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C7E56E" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="237"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>流程圖：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:object w:dxaOrig="8940" w:dyaOrig="11490" w14:anchorId="33C93C8F">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:478.3pt;height:516.5pt" o:ole="">
+            <v:imagedata r:id="rId5" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1843026615" r:id="rId6"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9854" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5070"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="957"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="41EECC43" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9854" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B9689A" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>佛</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>光大學內部控制文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="2DD50A0A" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="011F0AF9" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>文件名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF4A3C3" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>制訂單位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3B3740" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>文件編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC35533" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>版本/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA8578A" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>制訂日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5133085F" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="42B931B4" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EF0031" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>不動產之處分、設定負擔、購置或出租，及動產購置作業</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE73A7B" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>總務處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BB62FE" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1130-020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD169BD" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>05/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD24BBC" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>111.12.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B022A2" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D2D6CF1" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>共</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55B4A7E9" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>回</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="總務處" w:history="1">
+        <w:r w:rsidRPr="007B656E">
+          <w:rPr>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>總務處</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="目錄" w:history="1">
+        <w:r w:rsidRPr="007B656E">
+          <w:rPr>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>目錄</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E9A6BD1" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="50" w:left="477"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>作業程序：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5526E00E" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="249" w:left="1199" w:hanging="601"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>本校</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>不動產</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>之處分、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>設定負擔</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>購置或出租</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>應經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Segoe UI"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>校務會議與</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>董事會決議</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>通過</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>，並報經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>教育部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>核准後辦理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6E5C97" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="249" w:left="1199" w:hanging="601"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>經教育部核准後，依本校採購及財務程序辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E2EF16" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="249" w:left="1199" w:hanging="601"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>本校</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>不動產之處分或設定負擔，應符合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>「私立學校法」第49條之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>規定：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FAFDDA" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="691" w:left="1658"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>不動產之處分，以不妨礙學校發展、校務進行為限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E96C63" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="691" w:left="1658"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>不動產以與教學無直接關係或經核定廢置之校地、建築物為限，始得設定負擔。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEFE3C9" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1561"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="265" w:left="1316" w:hanging="680"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>其他法律之規定，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>對本校</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>之不動產具有法定抵押權者，依其規定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71027D58" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1561"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="265" w:left="1316" w:hanging="680"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>不動產之購置及處分，需提供兩家以上外部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>鑑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>價報告。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078F8552" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="600"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="597"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>控制重點：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FA4114" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="249" w:left="1199" w:hanging="601"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>本校不動產之處分、出租、購置或設定負擔(含不動產之出售</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、報廢</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、抵押等)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>，是否符合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>私立學校法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>條之規定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(但學校拆除建築物及校內不動產出租予校外廠商經營書店、餐廳、影印店及其他商店，僅對學校學生、教職員工營業者不在此限)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469F6F23" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="249" w:left="1199" w:hanging="601"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>不動產之購置及處分，是否提供兩家以上外部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>鑑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>價報告。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D776781" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="474" w:left="1553" w:rightChars="-11" w:right="-26" w:hangingChars="173" w:hanging="415"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CABF3E" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="600"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="597"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>使用表單：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35177F45" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="300" w:left="720" w:rightChars="12" w:right="29"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.1電子請購表單</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617A5A6C" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="500" w:left="1200" w:rightChars="12" w:right="29"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DEBD1B4" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="600"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="597"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>依據及相關文件</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD8B284" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="249" w:left="598"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.1 私立學校法。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764560C5" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="249" w:left="598"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.2 佛光大學採購作業要點。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9E5835" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BAABFCB" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9854" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5070"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="957"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="13BE3FAE" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9854" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608CC714" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>佛</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>光大學內部控制文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="6CB60C52" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="049DC1E4" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>文件名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33240CD7" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>制訂單位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="090D52C0" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>文件編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2C3D88" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>版本/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F416392" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>制訂日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A95B7B9" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="094BD4C7" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F039702" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>不動產之處分、設定負擔、購置或出租，及動產購置作業</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C4ECE2" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>總務處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C08D0C" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1130-020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEFAAE6" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>05/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7C1378" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>111.12.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0903BB3D" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F32C210" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>共</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D2E9E99" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>回</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="總務處" w:history="1">
+        <w:r w:rsidRPr="007B656E">
+          <w:rPr>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>總務處</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="目錄" w:history="1">
+        <w:r w:rsidRPr="007B656E">
+          <w:rPr>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>目錄</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40873849" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>動產購置</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>作業：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E872728" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="480"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.流程圖:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F5ECD1" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:object w:dxaOrig="11700" w:dyaOrig="8626" w14:anchorId="4A250986">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:482.05pt;height:530.95pt" o:ole="">
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1843026616" r:id="rId8"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9854" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5070"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="957"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="7690D45F" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9854" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="128AEC1D" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>佛</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>光大學內部控制文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="678A39DE" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D30376D" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>文件名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCB0E44" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>制訂單位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EF0CFC" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>文件編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD207EC" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>版本/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5686C38C" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>制訂日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B08B166" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B656E" w:rsidRPr="007B656E" w14:paraId="5E7E2735" w14:textId="77777777" w:rsidTr="00160FC3">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDAF31C" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>不動產之處分、設定負擔、購置或出租，及動產購置作業</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AD3D82" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>總務處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1D70E1" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1130-020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17803A9D" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>05/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D554877" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>111.12.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC9D63F" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="492D00A2" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>共</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B656E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>頁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28B30CB9" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>回</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="總務處" w:history="1">
+        <w:r w:rsidRPr="007B656E">
+          <w:rPr>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>總務處</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="目錄" w:history="1">
+        <w:r w:rsidRPr="007B656E">
+          <w:rPr>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>目錄</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77FBE155" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.作業程序：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150068B3" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.1.本校動產購置，依「採購管理作業」內部控制程序辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBD6761" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C33D199" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.控制重點：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFCC0DC" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.1.本校動產購置，是否符合總務處管理作業程序辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7F8F70" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.2.本校動產驗收，是否符合總務處財物管理程序辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AE9B85" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.3.會計室憑證審核，是否依本校報支相關注意事項辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0291235F" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1506B620" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.使用表單：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D85AF76" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.1.請購單及採購單。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA9176F" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.2.財產驗收單。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF4E7CD" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.3.驗收記錄。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076D5B39" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09515295" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.依據及相關文件：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD9CC70" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.1.佛光大學採購作業辦法。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3184A1E8" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>佛光大學財物管理辦法。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4844041E" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B656E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.3.佛光大學報支相關注意事項。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745ECDA2" w14:textId="77777777" w:rsidR="007B656E" w:rsidRPr="007B656E" w:rsidRDefault="007B656E" w:rsidP="007B656E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E4232B" w14:textId="77777777" w:rsidR="003177FB" w:rsidRPr="007B656E" w:rsidRDefault="003177FB"/>
+    <w:sectPr w:rsidR="003177FB" w:rsidRPr="007B656E" w:rsidSect="00F73CFD">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="737" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="標楷體">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="033368E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD6EA9A2"/>
+    <w:lvl w:ilvl="0" w:tplc="68F4CF1C">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D705228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C37E2C64"/>
     <w:lvl w:ilvl="0" w:tplc="426C79B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -1974,130 +5871,450 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="701537DF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8ACC29D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="240"/>
+        </w:tabs>
+        <w:ind w:left="237" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="10"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1201"/>
+        </w:tabs>
+        <w:ind w:left="1201" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1802"/>
+        </w:tabs>
+        <w:ind w:left="1802" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2763"/>
+        </w:tabs>
+        <w:ind w:left="2763" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3724"/>
+        </w:tabs>
+        <w:ind w:left="3724" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4325"/>
+        </w:tabs>
+        <w:ind w:left="4325" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5286"/>
+        </w:tabs>
+        <w:ind w:left="5286" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6247"/>
+        </w:tabs>
+        <w:ind w:left="6247" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6848"/>
+        </w:tabs>
+        <w:ind w:left="6848" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BFF42EE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8129E7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="240"/>
+        </w:tabs>
+        <w:ind w:left="237" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="10"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1201"/>
+        </w:tabs>
+        <w:ind w:left="1201" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1802"/>
+        </w:tabs>
+        <w:ind w:left="1802" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2763"/>
+        </w:tabs>
+        <w:ind w:left="2763" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3724"/>
+        </w:tabs>
+        <w:ind w:left="3724" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4325"/>
+        </w:tabs>
+        <w:ind w:left="4325" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5286"/>
+        </w:tabs>
+        <w:ind w:left="5286" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6247"/>
+        </w:tabs>
+        <w:ind w:left="6247" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6848"/>
+        </w:tabs>
+        <w:ind w:left="6848" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1445156010">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="563494890">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1835223373">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="104353795">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="71"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00341CBD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E77588"/>
+    <w:rsidRoot w:val="007B656E"/>
+    <w:rsid w:val="002277D1"/>
+    <w:rsid w:val="003177FB"/>
+    <w:rsid w:val="003814DC"/>
+    <w:rsid w:val="007B656E"/>
+    <w:rsid w:val="00BC4452"/>
+    <w:rsid w:val="00F73CFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7F015141"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9F302275-97E5-458C-BFB3-6DC2EC7248AA}"/>
+  <w15:docId w15:val="{8899D926-0BA4-44A3-BB34-6833CC86A9CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="22"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2429,311 +6646,731 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00341CBD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00341CBD"/>
+    <w:rsid w:val="007B656E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:line="720" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="100" w:left="100"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="200" w:left="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="300" w:left="300"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="標題 1 字元"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00341CBD"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B656E"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="標題 2 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B656E"/>
     <w:rPr>
-      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
-  </w:style>
-[...32 lines deleted...]
-    <w:rsid w:val="00341CBD"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="標題 3 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00341CBD"/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="標題 4 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="標題 5 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="標題 6 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="標題 7 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="標題 8 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="標題 9 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="標題 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="副標題 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="引文 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="鮮明引文 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B656E"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="36"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing1.vsdx"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2844,55 +7481,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>741</Characters>
+  <Pages>6</Pages>
+  <Words>338</Words>
+  <Characters>1933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>870</CharactersWithSpaces>
+  <CharactersWithSpaces>2267</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Windows 使用者</dc:creator>
+  <dc:creator>fgu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>