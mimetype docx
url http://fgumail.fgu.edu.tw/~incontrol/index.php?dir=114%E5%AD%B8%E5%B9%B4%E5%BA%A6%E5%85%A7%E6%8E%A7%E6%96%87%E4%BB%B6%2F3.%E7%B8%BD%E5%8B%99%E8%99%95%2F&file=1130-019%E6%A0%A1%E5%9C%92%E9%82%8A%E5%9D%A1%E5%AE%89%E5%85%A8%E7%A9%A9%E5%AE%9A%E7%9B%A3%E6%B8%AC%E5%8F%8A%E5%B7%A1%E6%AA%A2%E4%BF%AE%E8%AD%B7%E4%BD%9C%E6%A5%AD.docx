--- v0 (2026-04-18)
+++ v1 (2026-09-07)
@@ -1,7981 +1,3045 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="0085369D">
-[...1 lines deleted...]
-        <w:pStyle w:val="1"/>
+    <w:p w14:paraId="20C33B4A" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>佛光大學內部控制文件制訂</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>修訂說明表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1067"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="1291"/>
+        <w:gridCol w:w="4529"/>
+        <w:gridCol w:w="1489"/>
+        <w:gridCol w:w="1003"/>
         <w:gridCol w:w="1296"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26429" w:rsidRPr="00F26429" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00425C7A" w:rsidRPr="002D0085" w14:paraId="789DAD1D" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="7CC638D5" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>文件編號與名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="1" w:name="校園邊坡安全穩定監測及巡檢修護作業"/>
+        <w:bookmarkStart w:id="0" w:name="校園邊坡安全穩定監測及巡檢修護作業"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2361" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="5B7F30FF" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:pStyle w:val="31"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:instrText xml:space="preserve"> HYPERLINK  \l "</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:instrText>總務處</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="_Toc161926509"/>
+            <w:bookmarkStart w:id="1" w:name="_Toc218581909"/>
+            <w:bookmarkStart w:id="2" w:name="_Toc99130159"/>
             <w:bookmarkStart w:id="3" w:name="_Toc92798149"/>
-            <w:bookmarkStart w:id="4" w:name="_Toc99130159"/>
-[...2 lines deleted...]
-                <w:rStyle w:val="a3"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rStyle w:val="af"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1130-019</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
-[...1 lines deleted...]
-                <w:rStyle w:val="a3"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rStyle w:val="af"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="zh-TW"/>
               </w:rPr>
               <w:t>校園邊坡安全穩定監測及巡檢修護作業</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
-            <w:bookmarkEnd w:id="4"/>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="39879CF3" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="229CE8DA" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26429" w:rsidRPr="00F26429" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00425C7A" w:rsidRPr="002D0085" w14:paraId="0AF89C54" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="54071B09" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>版次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2361" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="2FA4F885" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>文件制訂</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="66DECE65" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>制</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="0CA0EEDB" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="14F80C32" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>秘書室確認欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26429" w:rsidRPr="00F26429" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00425C7A" w:rsidRPr="002D0085" w14:paraId="15686BD9" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="7E9204E6" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2361" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="42D2E936" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="3049879F" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>新訂</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="0FE4B1C9" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="53852963" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="36918BBD" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>張錫東</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="08AAA429" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26429" w:rsidRPr="00F26429" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00425C7A" w:rsidRPr="002D0085" w14:paraId="45E64DC9" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="61FE2B16" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2361" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="6EC7E13A" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>修正原因:組織調整後作業程序內文字修正</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="0518600A" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>修正處:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="13291DC0" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:leftChars="100" w:left="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1)流程圖中總務處新增環安與營</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>繕</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>組。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="2B67187B" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(2)2.1.1.、2.2.2.及2.3.3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 當中的營</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>繕</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>組更改為環安與營</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>繕</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>組。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="2D22F655" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>111.1月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="3150F7F1" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>林名芳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="0A44A2F5" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>111.01.19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="062C52A5" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>110-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="6D6B3BE9" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>內控會議通過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="2F42E07A" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="26"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="總務處" w:history="1">
-        <w:r w:rsidRPr="00F26429">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
-            <w:rFonts w:hint="eastAsia"/>
+            <w:rStyle w:val="af"/>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>總務處</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
-        <w:r w:rsidRPr="00F26429">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
-            <w:rFonts w:hint="eastAsia"/>
+            <w:rStyle w:val="af"/>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="33AA7499" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D">
+    <w:p w14:paraId="2D47E7FA" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="615BEE56" wp14:editId="1ED34D15">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16068523" wp14:editId="132E5075">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4283710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>9291320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2057400" cy="571500"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="58" name="文字方塊 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2057400" cy="571500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0044105D" w:rsidRPr="00C702E2" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+                          <w:p w14:paraId="18100D8E" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="00C702E2" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C702E2">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>表單</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>新</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C702E2">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>訂日期：</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>11.01.19</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0044105D" w:rsidRPr="00C702E2" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+                          <w:p w14:paraId="3AE4C645" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="00C702E2" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C702E2">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>保存期限：至依附的文件作廢為止</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="615BEE56" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="16068523" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:337.3pt;margin-top:731.6pt;width:162pt;height:45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3gW54UQIAALcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfadKqYSFqulq6WoS0&#10;/IiFA7iO3USbeIztNikXQOIAyzMH4AAcaPccjO00W0DaB8SLNc7M983P58nitG8bshPG1qAKOp2k&#10;lAjFoazVpqAfP1w8eUaJdUyVrAElCroXlp4uHz9adDoXM6igKYUhSKJs3umCVs7pPEksr0TL7AS0&#10;UOiUYFrm8Go2SWlYh+xtk8zS9GnSgSm1AS6sxa/n0UmXgV9Kwd1bKa1wpCko1ubCacK59meyXLB8&#10;Y5iuaj6Uwf6hipbVCpOOVOfMMbI19V9Ubc0NWJBuwqFNQMqai9ADdjNN/+jmqmJahF5wOFaPY7L/&#10;j5a/2b0zpC4LmqFSirWo0d3Nl9sf3+5uft5+/0oyP6JO2xwjrzTGuv4F9Ch1aNfqS+DXlihYVUxt&#10;xJkx0FWClVji1COTI2jksZ5k3b2GElOxrYNA1EvT+vnhRAiyo1T7UR7RO8Lx4yzNTuYpujj6spNp&#10;hrZPwfIDWhvrXgpoiTcKalD+wM52l9bF0EOIT9Yofyq4qJsmev2XULKvcqjX7RsRo98LiaPylcTm&#10;/SMVq8aQHcPnVV7Hjj0vRnqIROIRNEzsd1DjDqAh1sNEeLgjMH042xgdMoJyI7CtFZiHwTLGH7qO&#10;vXrNXL/ucSbeXEO5R80MxO3BbUejAvOZkg43p6D205YZQUnzSqHuz6fzuV+1cJlnJzO8mGPP+tjD&#10;FEeqgjpKorlycT232tSbCjPFuSk4w7ci6yDjfVVD4bgd4SEMm+zX7/geou7/N8tfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAZTSj++MAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;cUGtQ0hDG+JUUIkDP6KiLerVjZckIl5HsduGt2c5wXG/Gc3O5MvBtuKEvW8cKbieRiCQSmcaqhTs&#10;to+TOQgfNBndOkIF3+hhWYwucp0Zd6Z3PG1CJTiEfKYV1CF0mZS+rNFqP3UdEmufrrc68NlX0vT6&#10;zOG2lXEUpdLqhvhDrTtc1Vh+bY5WQSL37qFb2fL1Y+9entdXcfP2FCt1OR7u70AEHMKfGX7rc3Uo&#10;uNPBHcl40SpIb5OUrSwk6U0Mgi2LxZzRgdFsxkgWufy/ovgBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAN4FueFECAAC3BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAZTSj++MAAAANAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt">
+              <v:shape id="文字方塊 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:337.3pt;margin-top:731.6pt;width:162pt;height:45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDL6CgKAIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06RVy0LUdLV0tQhp&#10;uYiFD3Adu7HW8RjbbVK+nrGdZgtI+4B4sezMnDNz5pL19dBpchTOKzA1nc9KSoTh0Cizr+n3b3ev&#10;3lDiAzMN02BETU/C0+vNyxfr3lZiAS3oRjiCJMZXva1pG4KtisLzVnTMz8AKg0YJrmMBn25fNI71&#10;yN7pYlGWr4seXGMdcOE9fr3NRrpJ/FIKHj5L6UUguqaYW0inS+cunsVmzaq9Y7ZVfEyD/UMWHVMG&#10;g05UtywwcnDqL6pOcQceZJhx6AqQUnGRNKCaefmHmoeWWZG0YHG8ncrk/x8t/3R8sF8cCcM7GLCB&#10;SYS398AfPTGwbZnZixvnoG8FazDwPJas6K2vRmgsta98JNn1H6HBJrNDgEQ0SNfFqqBOguzYgNNU&#10;dDEEwvHjolxdLUs0cbStruYrvMcQrDqjrfPhvYCOxEtNHTY1sbPjvQ/Z9ewSg2kTTwN3SutsjV9S&#10;yjHLMd9w0iJ7fxWSqCZmksXH0RNb7ciR4dA0j1lx5EXPCJFIPIHGiv0O0uEMGn0jTKRxnIDl89Em&#10;7xQRTJiAnTLgngfL7H9WnbXGNoVhN2BN4nUHzQl75iDvBO4wXlpwPynpcR9q6n8cmBOU6A8G+/52&#10;vlzGBUqP5epqgQ93adldWpjhSFXTQEm+bkNeuoN1at9ipFw3Azc4K1KlNj5lNSaOM58GYdzPuFSX&#10;7+T19BfZ/AIAAP//AwBQSwMEFAAGAAgAAAAhAGU0o/vjAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IfQdrK3FBrUNIQxviVFCJAz+ioi3q1Y2XJCJeR7HbhrdnOcFxvxnNzuTLwbbi&#10;hL1vHCm4nkYgkEpnGqoU7LaPkzkIHzQZ3TpCBd/oYVmMLnKdGXemdzxtQiU4hHymFdQhdJmUvqzR&#10;aj91HRJrn663OvDZV9L0+szhtpVxFKXS6ob4Q607XNVYfm2OVkEi9+6hW9ny9WPvXp7XV3Hz9hQr&#10;dTke7u9ABBzCnxl+63N1KLjTwR3JeNEqSG+TlK0sJOlNDIIti8Wc0YHRbMZIFrn8v6L4AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMMvoKAoAgAAjQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGU0o/vjAAAADQEAAA8AAAAAAAAAAAAAAAAAggQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0044105D" w:rsidRPr="00C702E2" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+                    <w:p w14:paraId="18100D8E" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="00C702E2" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C702E2">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>表單</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>新</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C702E2">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>訂日期：</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>11.01.19</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0044105D" w:rsidRPr="00C702E2" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+                    <w:p w14:paraId="3AE4C645" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="00C702E2" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C702E2">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>保存期限：至依附的文件作廢為止</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5082" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3783"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="877"/>
+        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="1846"/>
+        <w:gridCol w:w="1217"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="1020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26429" w:rsidRPr="00F26429" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00425C7A" w:rsidRPr="002D0085" w14:paraId="6D0819B3" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="3A9B25DB" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>佛光大學內部控制文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26429" w:rsidRPr="00F26429" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00425C7A" w:rsidRPr="002D0085" w14:paraId="5E9707B9" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="6ACECB61" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="1A5D430C" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="06E1F21D" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="2511F257" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>版本/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="3C8AC919" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="3351A797" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26429" w:rsidRPr="00F26429" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00425C7A" w:rsidRPr="002D0085" w14:paraId="0AA29A3E" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="63102310" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>校園邊坡安全穩定監測及巡檢修護作業</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="7D1E1B5D" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>總務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="070CB6F9" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1130-019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="0DD42F6C" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="202C0838" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>111.01.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="544418D8" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>第1頁/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="537A01C4" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>共</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="1B03EE6E" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="26"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="總務處" w:history="1">
-        <w:r w:rsidRPr="00F26429">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
-            <w:rFonts w:hint="eastAsia"/>
+            <w:rStyle w:val="af"/>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>總務處</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
-        <w:r w:rsidRPr="00F26429">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
-            <w:rFonts w:hint="eastAsia"/>
+            <w:rStyle w:val="af"/>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="00DEA464" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1.流程圖：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="001A625B">
+    <w:p w14:paraId="78554D2B" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:ind w:leftChars="-59" w:hangingChars="59" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:object w:dxaOrig="9945" w:dyaOrig="13320">
+        <w:object w:dxaOrig="9945" w:dyaOrig="13320" w14:anchorId="6E4AAF8F">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:490.5pt;height:568.5pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:487.3pt;height:569.45pt" o:ole="">
             <v:imagedata r:id="rId5" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1040" DrawAspect="Content" ObjectID="_1803382736" r:id="rId6"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1843026571" r:id="rId6"/>
         </w:object>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5082" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3783"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="877"/>
+        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="1846"/>
+        <w:gridCol w:w="1217"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="1020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26429" w:rsidRPr="00F26429" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00425C7A" w:rsidRPr="002D0085" w14:paraId="38E99F90" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="7B7E5757" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>佛光大學內部控制文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26429" w:rsidRPr="00F26429" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00425C7A" w:rsidRPr="002D0085" w14:paraId="22420AED" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="759B33FF" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="5E26B1ED" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="0D84A758" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="35149111" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>版本/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="710E188F" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="44D1088E" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26429" w:rsidRPr="00F26429" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00425C7A" w:rsidRPr="002D0085" w14:paraId="12AD9DEF" w14:textId="77777777" w:rsidTr="00160FC3">
         <w:trPr>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="5AA9E9AF" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>校園邊坡安全穩定監測及巡檢修護作業</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="4376B245" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>總務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="3BA1D6C9" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1130-019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="4AB9AF11" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="507DF50B" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>111.01.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="0B2E86FC" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>第2頁/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+          <w:p w14:paraId="12FD18D0" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00160FC3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>共</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F26429">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="2990A069" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="26"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="總務處" w:history="1">
-        <w:r w:rsidRPr="00F26429">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
-            <w:rFonts w:hint="eastAsia"/>
+            <w:rStyle w:val="af"/>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>總務處</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
-        <w:r w:rsidRPr="00F26429">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
-            <w:rFonts w:hint="eastAsia"/>
+            <w:rStyle w:val="af"/>
+            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             <w:color w:val="auto"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="2C6693AB" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.作業程序：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="763BD172" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.1.訂定監測及巡檢時間</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="6FDF09CF" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.1.1.邊坡安全穩定監測每月由總務處</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>環安與營</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>繕</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>組協調廠商擇一日進行監測（意外災害發生後除外）。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="5A882CBB" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.1.2.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>邊坡巡檢</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>每三</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>個</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>月進行一次巡檢。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="3528D661" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.2.進行監測及巡檢</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="7AB515E9" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.2.1.監測廠商對於校內荷重計、建築物傾斜計、傾斜管、表面</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>沉陷點</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>進行量測。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="10168136" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.2.2.總務處環安與營</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>繕</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>組人員對於校內</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>排水座槽</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、箱涵、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>滯洪沈砂</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>池、流入（末）工、路側溝、集水井、截水溝進行巡檢。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="4A67A7F1" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.3.監測及巡檢後異常狀況處理</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="05A2B2A7" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.3.1.每月監測報告送交諮詢顧問公司評估，如有異常狀況時請諮詢顧問公司現</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>勘</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="4DAC6BF0" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.3.2.巡檢後發現異常狀況時請諮詢顧問公司現</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>勘</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="6AB5A3A9" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.3.3.諮詢顧問公司現</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>勘</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>後需修復時，屬自行可修護者，由</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>環安與</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>營</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>繕</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>組逕自修護，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>需委外</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>修護者，依本校採購作業辦法進行採購辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="5554838D" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.4.修護作業完成</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="2647AD6A" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.4.1.修護完成通知諮詢顧問公司確認。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="26D47248" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.4.2.修護完成後，依照校內驗收程序約同相關人員進行驗收。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="3F310587" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.4.3.結報及歸檔。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="56ADEFEC" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.控制重點：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="69DA0F71" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3.1.修護工作之追蹤。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="6D8F52AA" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3.2.採購作業流程之正常運作。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="2E634430" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>修護品質符合驗收標準。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="313BA5CD" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.使用表單：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="5854846F" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4.1.監測報告及</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>巡檢表</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="3D6983CC" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4.2.電子請購單。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="13F1EB0D" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4.3.驗收紀錄表。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="42D2FF34" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5.依據及相關文件：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="3395518C" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5.1.佛光大學建校計畫水土保持設施管理維護手冊。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="026631AB" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5.2.佛光大學採購作業辦法。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="007636A3">
+    <w:p w14:paraId="258C1D60" w14:textId="77777777" w:rsidR="00425C7A" w:rsidRPr="002D0085" w:rsidRDefault="00425C7A" w:rsidP="00425C7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F26429">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5.3.佛光大學邊坡安全穩定監測契約書。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044105D" w:rsidRPr="00F26429" w:rsidRDefault="0044105D" w:rsidP="001A625B">
+    <w:p w14:paraId="1433B388" w14:textId="77777777" w:rsidR="00F828EB" w:rsidRDefault="00425C7A" w:rsidP="004C7D67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
-        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F26429">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5.4.佛光大學雜項工程維護保養顧問諮詢人力支援服務契約書。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26429">
-[...29 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...4890 lines deleted...]
-    <w:sectPr w:rsidR="0044105D" w:rsidRPr="00F26429">
+    <w:sectPr w:rsidR="00F828EB" w:rsidSect="00F73CFD">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="737" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033368E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD6EA9A2"/>
     <w:lvl w:ilvl="0" w:tplc="68F4CF1C">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
@@ -8414,139 +3478,153 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6247"/>
         </w:tabs>
         <w:ind w:left="6247" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6848"/>
         </w:tabs>
         <w:ind w:left="6848" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1445156010">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="563494890">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1835223373">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="104353795">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="71"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0044105D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F26429"/>
+    <w:rsidRoot w:val="00425C7A"/>
+    <w:rsid w:val="000A5175"/>
+    <w:rsid w:val="002277D1"/>
+    <w:rsid w:val="003177FB"/>
+    <w:rsid w:val="003814DC"/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rsid w:val="004C7D67"/>
+    <w:rsid w:val="00BC4452"/>
+    <w:rsid w:val="00F73CFD"/>
+    <w:rsid w:val="00F828EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3FC965EB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{90E891DA-29B5-42CC-9402-1DA368590DF1}"/>
+  <w15:docId w15:val="{A7EB8B14-87F6-4C93-B3E7-DF1B602E8FAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="22"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8878,302 +3956,715 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0044105D"/>
+    <w:rsid w:val="00425C7A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="180" w:after="180" w:line="720" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0044105D"/>
+    <w:rsid w:val="00425C7A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:line="720" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:ind w:leftChars="100" w:left="100"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:ind w:leftChars="200" w:left="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:ind w:leftChars="300" w:left="300"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="標題 1 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0044105D"/>
+    <w:rsid w:val="00425C7A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="標題 2 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="標題 3 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="標題 4 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="標題 5 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="標題 6 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="標題 7 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="標題 8 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="標題 9 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="標題 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="副標題 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="引文 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="標1,卑南壹,1.1.1.1清單段落,標題 (4),(二),列點,1.1,參考文獻,標11,標12,lp1,FooterText,numbered,Paragraphe de liste1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="鮮明引文 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="52"/>
-[...1 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
+  <w:style w:type="character" w:styleId="af">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0044105D"/>
+    <w:rsid w:val="00425C7A"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
     <w:name w:val="標題3"/>
     <w:basedOn w:val="3"/>
     <w:next w:val="3"/>
     <w:link w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="0044105D"/>
+    <w:rsid w:val="00425C7A"/>
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="32">
     <w:name w:val="標題3 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="31"/>
-    <w:rsid w:val="0044105D"/>
+    <w:rsid w:val="00425C7A"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...11 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0044105D"/>
+    <w:rsid w:val="00425C7A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="960"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:leftChars="200" w:left="480" w:right="28"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="清單段落 字元"/>
     <w:aliases w:val="標1 字元,卑南壹 字元,1.1.1.1清單段落 字元,標題 (4) 字元,(二) 字元,列點 字元,1.1 字元,參考文獻 字元,標11 字元,標12 字元,lp1 字元,FooterText 字元,numbered 字元,Paragraphe de liste1 字元"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="0044105D"/>
-[...14 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00425C7A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing1.vsdx"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing2.vsdx"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -9181,54 +4672,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9385,55 +4876,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>3033</Characters>
+  <Pages>3</Pages>
+  <Words>191</Words>
+  <Characters>1089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3557</CharactersWithSpaces>
+  <CharactersWithSpaces>1278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Windows 使用者</dc:creator>
+  <dc:creator>fgu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>