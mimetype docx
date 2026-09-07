--- v0 (2026-04-18)
+++ v1 (2026-09-07)
@@ -1,746 +1,742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="vsd" ContentType="application/vnd.visio"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vsd" ContentType="application/vnd.visio"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="00250D3E">
+    <w:p w14:paraId="26EC9AE3" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="00250D3E">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>佛光大學內部控</w:t>
-[...10 lines deleted...]
-        <w:t>制文件制訂</w:t>
+        <w:t>佛光大學內部控制文件制訂</w:t>
       </w:r>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>修訂說明表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="4844"/>
         <w:gridCol w:w="1268"/>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="1095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w14:paraId="129E7A58" w14:textId="77777777" w:rsidTr="007636A3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="5DFEBE05" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>文件編號與名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="1" w:name="公文管考作業"/>
+        <w:bookmarkStart w:id="0" w:name="公文管考作業"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="10CCB191" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:pStyle w:val="31"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> HYPERLINK  \l "</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>總務處</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00250D3E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="_Toc161926508"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="4" w:name="_Toc99130158"/>
+            <w:bookmarkStart w:id="1" w:name="_Toc99130158"/>
+            <w:bookmarkStart w:id="2" w:name="_Toc92798148"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc161926508"/>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1130-018公文管考作業</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
-            <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="17C4C2CC" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="7271CBA5" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w14:paraId="13EC9C21" w14:textId="77777777" w:rsidTr="007636A3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="64C8501E" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>版次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="73B67A0B" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>文件制訂</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="3A74EE75" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>制</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="32ECDF16" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="44372E00" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>秘書室確認欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w14:paraId="7DD71C63" w14:textId="77777777" w:rsidTr="007636A3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="772E6791" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2521" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="4A480DC0" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="49446421" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>新訂</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="5FC2169C" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="33EA4998" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>11月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="3E162DC7" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>吳愛悌</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="73E6F1CC" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="4068F6C7" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="總務處" w:history="1">
         <w:r w:rsidRPr="00250D3E">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>總務處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
         <w:r w:rsidRPr="00250D3E">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="15D01107" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34093EA1" wp14:editId="61B46A39">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C9C7B77" wp14:editId="3A394F76">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4283710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>9291320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2057400" cy="571500"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 98"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2057400" cy="571500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00304F8C" w:rsidRPr="00194A3A" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+                          <w:p w14:paraId="77938E83" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00194A3A" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00194A3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>表單修訂日期：</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>10</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
@@ -769,68 +765,68 @@
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>4</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00304F8C" w:rsidRPr="00194A3A" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+                          <w:p w14:paraId="72CF24FB" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00194A3A" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00194A3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>保存期限：至依附的文件作廢為止</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00304F8C" w:rsidRPr="00886789" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+                          <w:p w14:paraId="0FCAB8E2" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00886789" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
@@ -955,470 +951,470 @@
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5082" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4255"/>
         <w:gridCol w:w="1857"/>
         <w:gridCol w:w="1158"/>
         <w:gridCol w:w="1303"/>
         <w:gridCol w:w="1193"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w14:paraId="6853A982" w14:textId="77777777" w:rsidTr="007636A3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="6A2A0020" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>佛光大學內部控制文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w14:paraId="5F4EAA41" w14:textId="77777777" w:rsidTr="007636A3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="6C9AD0EB" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="0A4DA868" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="604259F2" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="6C8193A5" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>版本/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="420A0F03" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="610" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="16EEB97D" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w14:paraId="34D114E5" w14:textId="77777777" w:rsidTr="007636A3">
         <w:trPr>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="67E66224" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公文管考作業</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="0C4FF9D0" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>總務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="732F6844" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1130-018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="7CBFF262" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="6AC29934" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>107.01.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="610" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="467C469E" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>第1頁/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="28ADF65D" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>共</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="541B5721" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="總務處" w:history="1">
         <w:r w:rsidRPr="00250D3E">
           <w:rPr>
             <w:rStyle w:val="a3"/>
@@ -1430,591 +1426,598 @@
           <w:t>總務處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
         <w:r w:rsidRPr="00250D3E">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="37EA60D5" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1.流程圖：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="3591AF09" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:leftChars="-59" w:left="-142"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:object w:dxaOrig="7737" w:dyaOrig="14881">
+        <w:object w:dxaOrig="7737" w:dyaOrig="14881" w14:anchorId="43AA236E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:496.5pt;height:555pt" o:ole="">
-            <v:imagedata r:id="rId5" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:496.35pt;height:555.05pt" o:ole="">
+            <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1803382636" r:id="rId6"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1843027159" r:id="rId8"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="30F4B613" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:leftChars="-59" w:left="-142"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5082" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4413"/>
         <w:gridCol w:w="1857"/>
         <w:gridCol w:w="1158"/>
         <w:gridCol w:w="1303"/>
         <w:gridCol w:w="1035"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w14:paraId="284E4042" w14:textId="77777777" w:rsidTr="007636A3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="36F9CD85" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>佛光大學內部控制文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w14:paraId="45BAC29C" w14:textId="77777777" w:rsidTr="007636A3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="5D03EEC1" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="7AEB4697" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="2EFFFEF3" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文件編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="2DE47FED" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>版本/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="320C8429" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>制訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="2536E34D" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w:rsidTr="007636A3">
+      <w:tr w:rsidR="00250D3E" w:rsidRPr="00250D3E" w14:paraId="7647F09C" w14:textId="77777777" w:rsidTr="007636A3">
         <w:trPr>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="28C8B902" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公文管考作業</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="376E4F81" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>總務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="1DECD02C" w14:textId="0F4B19AB" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1130-010</w:t>
+              <w:t>1130-01</w:t>
+            </w:r>
+            <w:r w:rsidR="00145C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="20FAE654" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="5462DCC9" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>107.01.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="6FBCF4AA" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+          <w:p w14:paraId="3F03224E" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>共</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00250D3E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="40E68E8D" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="26"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="總務處" w:history="1">
         <w:r w:rsidRPr="00250D3E">
@@ -2028,510 +2031,452 @@
           <w:t>總務處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
         <w:r w:rsidRPr="00250D3E">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="67F7970E" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2.作業程序：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="206ADA24" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textDirection w:val="lrTbV"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2.1.本校為加強公文管制業務，由總務處事務組指派專人負責總收發工作，以強化公文處理之行政效率。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="3E3F59B1" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textDirection w:val="lrTbV"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2.2.公文辦理期限，</w:t>
-[...15 lines deleted...]
-        <w:t>到隨辦；速件不超過3日；普通件不超過6日。</w:t>
+        <w:t>2.2.公文辦理期限，最速件隨到隨辦；速件不超過3日；普通件不超過6日。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="1F60A123" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textDirection w:val="lrTbV"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2.3.逾期未結案之公文，總務處事務組每月1、15日辦理</w:t>
-[...47 lines deleted...]
-        <w:t>明逾期事由或辦理展期，經其單位主管核准後，交回總務處事務組備查。</w:t>
+        <w:t>2.3.逾期未結案之公文，總務處事務組每月1、15日辦理稽催，印製本校「單位未結案公文稽催單」，各單位須敘明逾期事由或辦理展期，經其單位主管核准後，交回總務處事務組備查。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="59127A47" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3.控制重點：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="00304F8C">
+    <w:p w14:paraId="34E9E955" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="00304F8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>公文辦理期限已逾期間，是否依程序</w:t>
-[...15 lines deleted...]
-        <w:t>催。</w:t>
+        <w:t>公文辦理期限已逾期間，是否依程序稽催。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="0CA93F2B" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4.使用表單：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="00304F8C">
+    <w:p w14:paraId="53E90D91" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="00304F8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>單位未結案公文</w:t>
-[...15 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>單位未結案公文稽催單。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="00304F8C">
+    <w:p w14:paraId="2EBA4F51" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="00304F8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>公文展期申請單。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="3C818F86" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5.依據及相關文件：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="516BCAE4" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5.1.文書處理檔案管理手冊。（行政院秘書處99年3月修訂第五版）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="2F53640C" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5.2.佛光大學公文時效管制作業要點。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="2D31E452" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5.3.電子簽章法。（經濟部90年11月14日新訂）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
+    <w:p w14:paraId="6E10EDF6" w14:textId="77777777" w:rsidR="00304F8C" w:rsidRPr="00250D3E" w:rsidRDefault="00304F8C" w:rsidP="007636A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00125025" w:rsidRPr="00250D3E" w:rsidRDefault="00125025" w:rsidP="00250D3E">
+    <w:p w14:paraId="1A85DDD9" w14:textId="77777777" w:rsidR="00125025" w:rsidRPr="00250D3E" w:rsidRDefault="00125025" w:rsidP="00250D3E">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00125025" w:rsidRPr="00250D3E" w:rsidSect="00250D3E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="43384BB6" w14:textId="77777777" w:rsidR="00F53D46" w:rsidRDefault="00F53D46" w:rsidP="00145C5A">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3A04A243" w14:textId="77777777" w:rsidR="00F53D46" w:rsidRDefault="00F53D46" w:rsidP="00145C5A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="63C8B2A2" w14:textId="77777777" w:rsidR="00F53D46" w:rsidRDefault="00F53D46" w:rsidP="00145C5A">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4D6A2E13" w14:textId="77777777" w:rsidR="00F53D46" w:rsidRDefault="00F53D46" w:rsidP="00145C5A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25254559"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B100FDBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="3.%2."/>
       <w:lvlJc w:val="left"/>
@@ -2784,134 +2729,149 @@
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2070491000">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1795362591">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="71"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00304F8C"/>
     <w:rsid w:val="00125025"/>
+    <w:rsid w:val="00145C5A"/>
+    <w:rsid w:val="001A60DC"/>
     <w:rsid w:val="00250D3E"/>
     <w:rsid w:val="00304F8C"/>
+    <w:rsid w:val="00F53D46"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5234265D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{90E891DA-29B5-42CC-9402-1DA368590DF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3243,50 +3203,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00304F8C"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="180" w:after="180" w:line="720" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
@@ -3394,62 +3355,122 @@
     <w:link w:val="31"/>
     <w:rsid w:val="00304F8C"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="標題 3 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00304F8C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00145C5A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00145C5A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00145C5A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00145C5A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Visio_2003-2010_Drawing.vsd"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Visio_2003-2010_Drawing.vsd"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3708,54 +3729,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>123</Words>
-  <Characters>703</Characters>
+  <Words>122</Words>
+  <Characters>699</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>825</CharactersWithSpaces>
+  <CharactersWithSpaces>820</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows 使用者</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>