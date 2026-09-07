--- v0 (2026-04-18)
+++ v1 (2026-09-07)
@@ -1,4737 +1,5255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vsd" ContentType="application/vnd.visio"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="27562A79" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00E7239A">
+    <w:p w14:paraId="45C3DAB8" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>佛光大學內部控制文件制訂</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>佛光大學內部控制文件制訂</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>修訂說明表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1261"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1090"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="4931"/>
+        <w:gridCol w:w="1243"/>
+        <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1296"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562A7E" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="50B0D229" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="pct"/>
+            <w:tcW w:w="582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A7A" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:p w14:paraId="05AA92A0" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>文件編號與名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="0" w:name="課程規劃作業"/>
-[...2 lines deleted...]
-            <w:tcW w:w="2535" w:type="pct"/>
+        <w:bookmarkStart w:id="0" w:name="學生學籍管理作業"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A7B" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
+          <w:p w14:paraId="7BC7A610" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
             <w:pPr>
               <w:pStyle w:val="31"/>
-              <w:outlineLvl w:val="0"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
               <w:instrText>HYPERLINK  \l "教務處"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_Toc99130050"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+            <w:bookmarkStart w:id="1" w:name="_Toc218581801"/>
+            <w:bookmarkStart w:id="2" w:name="_Toc92798042"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc99130049"/>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>1110-003</w:t>
-[...6 lines deleted...]
-              <w:t>課程規劃作業</w:t>
+              <w:t>1110-002學生學籍管理作業</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="pct"/>
+            <w:tcW w:w="647" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A7C" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:p w14:paraId="353ABEE1" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="pct"/>
+            <w:tcW w:w="1205" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A7D" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:p w14:paraId="29B99C60" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562A84" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="4DDB83B3" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="pct"/>
+            <w:tcW w:w="582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A7F" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2A7B4D15" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>版次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A80" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5748DE77" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>文件制訂</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="pct"/>
+            <w:tcW w:w="647" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A81" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:p w14:paraId="218B7225" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>制</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="pct"/>
+            <w:tcW w:w="531" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A82" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7DA6B307" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修訂人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A83" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7F2F1F95" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>秘書室確認欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562A8C" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="705E26C5" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="pct"/>
+            <w:tcW w:w="582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A85" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="79584B82" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...25 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B55A021" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EECED07" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>新訂</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562A88" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...13 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+          <w:p w14:paraId="524DF39E" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A89" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1387D895" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>100.3月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="pct"/>
+            <w:tcW w:w="531" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A8A" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...16 lines deleted...]
-              <w:t>黃秋蘭</w:t>
+          <w:p w14:paraId="5D8C79FC" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>胡芯華</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A8B" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="713098AD" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562A96" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="6CEDFB79" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="pct"/>
+            <w:tcW w:w="582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A8D" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="67025291" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F268061" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="0"/>
-[...27 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1.修訂原因：文意增修。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6318052B" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>2.修正處：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562A90" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...59 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+          <w:p w14:paraId="2B8B2D19" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（1）作業程序修改2.2.1.。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="154DCFD5" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（2）控制重點修改3.1.。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A93" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...22 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+          <w:p w14:paraId="652AD73F" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>101.5月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A94" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...16 lines deleted...]
-              <w:t>邱美蓉</w:t>
+          <w:p w14:paraId="379086EB" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>胡芯華</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A95" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3E94C8F4" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562A9E" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="5BE9B134" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="pct"/>
+            <w:tcW w:w="582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A97" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="00D55210" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...72 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B9E218" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1.修訂原因：修改作業程序。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002361A1" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2.修正處：作業程序修改2.4.2.。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68651139" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A9B" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...21 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+          <w:p w14:paraId="0852B4F4" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>103.4月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A9C" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...16 lines deleted...]
-              <w:t>邱美蓉</w:t>
+          <w:p w14:paraId="67F4BAC5" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>黃秋蘭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A9D" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="32AE185F" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562AA7" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="12FA1DB4" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="pct"/>
+            <w:tcW w:w="582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562A9F" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2F3FF6AD" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27562AA0" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
+          </w:tcPr>
+          <w:p w14:paraId="43E71C12" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
-              <w:jc w:val="both"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="27562AA1" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1.修訂原因：配合新版內控格式修改流程圖。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="142CB47C" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
-              <w:jc w:val="both"/>
-[...54 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2.修正處：流程圖。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AA4" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...29 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+          <w:p w14:paraId="1214B9A3" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>105.11月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AA5" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...16 lines deleted...]
-              <w:t>蔡尚慧</w:t>
+          <w:p w14:paraId="40226BB8" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>郭明裕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AA6" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="038B52F4" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562AAF" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="1D8875B5" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="pct"/>
+            <w:tcW w:w="582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AA8" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="20524BAC" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...54 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="102DD1B1" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1.修訂原因：配合審查意見進行修改。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D21C5C" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2.修正處：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F96E3F1" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="840" w:hangingChars="250" w:hanging="600"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（1）流程圖修改。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB36B52" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="840" w:hangingChars="250" w:hanging="600"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（2）作業程序修改2.3.、2.6.1.。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7028E94D" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="840" w:hangingChars="250" w:hanging="600"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（3）控制重點刪除3.1.及修改條序。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C8B17DF" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="840" w:hangingChars="250" w:hanging="600"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（4）使用表單修改4.3.。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1FAB3E" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="840" w:hangingChars="250" w:hanging="600"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（5）依據及相關文件修改5.4.、5.5.及刪除5.6.和5.7.。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AAC" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...21 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+          <w:p w14:paraId="6CF92C48" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>110.01月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AAD" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...16 lines deleted...]
-              <w:t>簡瑜蓓</w:t>
+          <w:p w14:paraId="2E24C04A" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>張鳳琪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AAE" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="52F1B3B8" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562ABC" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="064FC809" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="pct"/>
+            <w:tcW w:w="582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AB0" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="17186EC2" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...32 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5DBF54" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1.修訂原因：此項主要為學籍管理，而轉系及離校另有內控項目，故加註說明並自控制重點刪除。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A81AB7E" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>2.修正處：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562AB3" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...77 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+          <w:p w14:paraId="0B9CE089" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="840" w:hangingChars="250" w:hanging="600"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（1）作業程序修改2.3.及2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.加註說明。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5EA07E" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="840" w:hangingChars="250" w:hanging="600"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（2）控制重點刪除3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.及3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>並修改條序。(刪除二項另有內控項目詳細說明)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753FC881" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="840" w:hangingChars="250" w:hanging="600"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（3）使用表單:刪4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，並修改條序</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFBE8B0" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="300" w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>及4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>已採線上填寫，故刪除表單。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D1A6A1A" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（4）依據及相關文件:刪5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>及5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，並修</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196529D6" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="100" w:left="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>改條序。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AB7" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5902A7AB" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
-[...10 lines deleted...]
-            <w:tcW w:w="567" w:type="pct"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AB8" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...14 lines deleted...]
-              <w:t>簡瑜蓓</w:t>
+          <w:p w14:paraId="55E73C69" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>張鳳琪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AB9" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...3 lines deleted...]
-              <w:outlineLvl w:val="0"/>
+          <w:p w14:paraId="23057A90" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>111.01.12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562ABA" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...3 lines deleted...]
-              <w:outlineLvl w:val="0"/>
+          <w:p w14:paraId="243BA7CD" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>110-2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562ABB" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...271 lines deleted...]
-            <w:r w:rsidRPr="00251E48">
+          <w:p w14:paraId="1FA133DF" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>內控會議通過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27562AC8" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00E7239A">
+    <w:p w14:paraId="3DB9A277" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004928F7">
-[...214 lines deleted...]
-      <w:r w:rsidRPr="004928F7">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="教務處" w:history="1">
-        <w:r w:rsidRPr="004928F7">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>教務處</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004928F7">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
-        <w:r w:rsidRPr="004928F7">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27562AC9" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00E7239A">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="159A749E" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:right="1280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="5082" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4394"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1166"/>
+        <w:gridCol w:w="4330"/>
+        <w:gridCol w:w="1606"/>
+        <w:gridCol w:w="1400"/>
+        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="1160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562ACB" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="68B389DA" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562ACA" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
+          <w:p w14:paraId="61788C84" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="28"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>佛光大學內部控制文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562AD2" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="71D6E4AD" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="pct"/>
+            <w:tcW w:w="2217" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562ACC" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="4ABC7199" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>文件名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="926" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562ACD" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="3A5EC8A8" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>制訂單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="578" w:type="pct"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6144B935" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>文件編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="pct"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="248220D7" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>版本/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562AD0" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="2F3291E0" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>制訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="597" w:type="pct"/>
+            <w:tcW w:w="594" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AD1" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="421319F0" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>頁數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562ADA" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="732E2E77" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="pct"/>
+            <w:tcW w:w="2217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AD3" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...3 lines deleted...]
-              <w:outlineLvl w:val="0"/>
+          <w:p w14:paraId="5C0FAE8B" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="926" w:type="pct"/>
+              </w:rPr>
+              <w:t>學生學籍管理作業</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AD4" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="60A7E156" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>教務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="578" w:type="pct"/>
+            <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AD5" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...22 lines deleted...]
-            <w:tcW w:w="649" w:type="pct"/>
+          <w:p w14:paraId="237C8E17" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1110-002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AD6" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="00251E48" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00251E48">
+          <w:p w14:paraId="7C63C6C4" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562AD7" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="00251E48" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...22 lines deleted...]
-            <w:tcW w:w="597" w:type="pct"/>
+          <w:p w14:paraId="1ACD592C" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>111.01.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="594" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AD8" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...30 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="52E2AC26" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>頁/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF30C5D" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>共</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27562ADB" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00E7239A">
+    <w:p w14:paraId="4DB96D89" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004928F7">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="教務處" w:history="1">
-        <w:r w:rsidRPr="004928F7">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>教務處</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004928F7">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
-        <w:r w:rsidRPr="004928F7">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27562ADC" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00E7239A">
+    <w:p w14:paraId="5DAC0698" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>1.流程圖：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27562ADD" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00E7239A">
+    <w:p w14:paraId="2B85EFA7" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="-59" w:left="-142"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="0"/>
-[...8 lines deleted...]
-        <w:object w:dxaOrig="10062" w:dyaOrig="11281" w14:anchorId="27562B22">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:object w:dxaOrig="10988" w:dyaOrig="15306" w14:anchorId="45D63534">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:496.45pt;height:555.05pt" o:ole="">
-            <v:imagedata r:id="rId7" o:title=""/>
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:7in;height:555pt" o:ole="">
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1803366296" r:id="rId8"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1840969643" r:id="rId9"/>
         </w:object>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="5082" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4398"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="4324"/>
+        <w:gridCol w:w="1606"/>
+        <w:gridCol w:w="1400"/>
+        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="1166"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562ADF" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="74992116" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562ADE" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
+          <w:p w14:paraId="4C47ABDD" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="28"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>佛光大學內部控制文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562AE6" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="0E73769B" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2252" w:type="pct"/>
+            <w:tcW w:w="2214" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AE0" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="31974719" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>文件名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="925" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AE1" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="138F5889" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>制訂單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="pct"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D443A0F" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>文件編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="648" w:type="pct"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D745DCA" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>版本/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562AE4" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="343EF077" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>制訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="pct"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AE5" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="6D9BD627" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>頁數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562AEE" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="5C46CDDE" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2252" w:type="pct"/>
+            <w:tcW w:w="2214" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AE7" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...3 lines deleted...]
-              <w:outlineLvl w:val="0"/>
+          <w:p w14:paraId="7E99C317" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="925" w:type="pct"/>
+              </w:rPr>
+              <w:t>學生學籍管理作業</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AE8" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="6BDE3EB1" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>教務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="pct"/>
+            <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AE9" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...22 lines deleted...]
-            <w:tcW w:w="648" w:type="pct"/>
+          <w:p w14:paraId="4817F786" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1110-002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AEA" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="5A7FA6D2" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562AEB" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...22 lines deleted...]
-            <w:tcW w:w="599" w:type="pct"/>
+          <w:p w14:paraId="6E2FA9A4" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>111.01.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562AEC" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="358BF33D" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>頁/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562AED" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="54FF2BF9" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>共</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27562AEF" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00E7239A">
+    <w:p w14:paraId="23549265" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004928F7">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>回</w:t>
       </w:r>
       <w:hyperlink w:anchor="教務處" w:history="1">
-        <w:r w:rsidRPr="004928F7">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>教務處</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004928F7">
+      <w:r w:rsidRPr="002D0085">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:hyperlink w:anchor="目錄" w:history="1">
-        <w:r w:rsidRPr="004928F7">
+        <w:r w:rsidRPr="002D0085">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>目錄</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27562AF0" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00E7239A">
-      <w:pPr>
+    <w:p w14:paraId="7E80F0DF" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.作業程序：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A5A674" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>轉學（系）生及新生入學，依註冊作業取得學籍。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EF8B53" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.1.1.學生基本資料，應以身分證或戶政機關發給之證明文件所載者為準。不符者，應即更正。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C0F188" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.1.2.學生在校肄業之系別、肄業年級與學業成績，以及註冊、轉學、轉系、休學、復學、退學、畢業等學籍紀錄，概以教務處各項學籍與成績登錄原始表冊為準，並建檔永久保存。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FEA3FC" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>基本資料更正：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE5A926" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.2.1.在校生及畢（肄）業校友申請更改姓名、出生年月日及戶籍地址者，應檢具戶政機關發給之證明文件，報請本校辦理。其畢業生之學位證書，並由學校改註加蓋校印。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34971642" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>轉系：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>［詳見1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>110-019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>轉系申請作業]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233DBAC5" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.3.1.學生提送相關申請表及資料送至系所與教務處，經行政審核流程辦理審核結果公告。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1232D469" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>休/退學申請：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430B8681" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.4.1.學生得經家長或監護人同意後申請休/退學，但碩士生得免家長同意。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C33CBD8" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.4.2.休/退學申請，須經導師及系（所）主任核可後，向註冊組提出申請及完成離校手續。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1FF429" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.4.3.休學申請：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E6A8CE" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:ind w:leftChars="600" w:left="2400" w:right="28" w:hangingChars="400" w:hanging="960"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.4.3.1.學生申請休學，一次為一學年或一學期。休學一學年者得申請提前復學。期滿無特殊原因不復學者，以退學論。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E6AD7F" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="600" w:left="2400" w:right="28" w:hangingChars="400" w:hanging="960"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.4.3.2.學士班及碩士班學生休學合計不得超過四學期。在營服義務役或懷孕休學，出具相關證明文件者，其前述期間不計入休學期限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119A9FA1" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="600" w:left="2400" w:right="28" w:hangingChars="400" w:hanging="960"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.4.3.3.休學生復學時，應入原肄業系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>相銜接之學年或學期肄業。學期中途休學者，復學時，應入原休學之學年或學期肄業，該休學學期內之成績概不予計算。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EAA9B1" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="0"/>
-[...206 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>畢業離校：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>［詳見1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>110-022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...15 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        </w:rPr>
+        <w:t>研究生畢業離校作業、1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>110-024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>學士班畢業離校作業]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7CF313" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="0"/>
-[...109 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3085D879" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.5.1.畢業離校申請，須經教學單位及行政單位核可後，向註冊組提出申請及完成離校手續。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CE791E" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.5.2.學士班及研究生操行成績各學期均及格，在規定年限內修滿規定科目與學分，另研究生需通過本校各學系（所）碩士或博士學位考試，始可畢業。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2109419A" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="5082" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4550"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1131"/>
+        <w:gridCol w:w="4330"/>
+        <w:gridCol w:w="1606"/>
+        <w:gridCol w:w="1400"/>
         <w:gridCol w:w="1270"/>
-        <w:gridCol w:w="1002"/>
+        <w:gridCol w:w="1160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562B01" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="0CFB1CFC" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562B00" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
+          <w:p w14:paraId="7B267248" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="28"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>佛光大學內部控制文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562B08" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="5CFA2D4D" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2330" w:type="pct"/>
+            <w:tcW w:w="2217" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562B02" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="1893A785" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>文件名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="928" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562B03" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="738E6717" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>制訂單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="pct"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3915CC06" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>文件編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562B05" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="1440E6F6" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>版本/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562B06" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="18E92A9C" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>制訂日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="514" w:type="pct"/>
+            <w:tcW w:w="593" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562B07" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="441461D6" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>頁數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7239A" w:rsidRPr="004928F7" w14:paraId="27562B10" w14:textId="77777777" w:rsidTr="00D5460D">
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="1F458F66" w14:textId="77777777" w:rsidTr="009B136C">
         <w:trPr>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2330" w:type="pct"/>
+            <w:tcW w:w="2217" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562B09" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...3 lines deleted...]
-              <w:outlineLvl w:val="0"/>
+          <w:p w14:paraId="04A8C5A8" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="928" w:type="pct"/>
+              </w:rPr>
+              <w:t>學生學籍管理作業</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562B0A" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="59B379F9" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>教務處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="pct"/>
+            <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562B0B" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...16 lines deleted...]
-              <w:t>1110-003</w:t>
+          <w:p w14:paraId="555B2B49" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1110-002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562B0C" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="25986397" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562B0D" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...22 lines deleted...]
-            <w:tcW w:w="514" w:type="pct"/>
+          <w:p w14:paraId="62316A0D" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>111.01.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="593" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27562B0E" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="1CBE5888" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>頁/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27562B0F" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="004928F7" w:rsidRDefault="00E7239A" w:rsidP="00D5460D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+          <w:p w14:paraId="4D570AC9" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>共</w:t>
             </w:r>
-            <w:r w:rsidRPr="004928F7">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004928F7">
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27562B12" w14:textId="77777777" w:rsidR="00E7239A" w:rsidRPr="00E7239A" w:rsidRDefault="00E7239A" w:rsidP="00730D47">
-      <w:pPr>
+    <w:p w14:paraId="4A9AEF61" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>回</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="教務處" w:history="1">
+        <w:r w:rsidRPr="002D0085">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>教務處</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="目錄" w:history="1">
+        <w:r w:rsidRPr="002D0085">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>目錄</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34DE4656" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:ind w:leftChars="100" w:left="240"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.6.退學及開除學籍：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3D32E0" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.6.1.因查逾期未註冊者所產生退學名單予系所再次確認，屬實無誤則依行政流程函發退學公文予學生及家長。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD588DA" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.6.2.學生有下列情形之一者，應予退學：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EFE5FE" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="600" w:left="2400" w:right="28" w:hangingChars="400" w:hanging="960"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.6.2.1.新生於招生考試有舞弊或所繳交入學資格證明文件有假借、冒用、偽造或變造等情事者，經查明屬實，即開除學籍，由學校通知其家長。在本校畢業後始被發覺者，除勒令繳銷其學位證書外，並公告撤銷其畢業資格。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C571018" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="600" w:left="2400" w:right="28" w:hangingChars="400" w:hanging="960"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.6.2.2.操行成績不及格者，有學則規定之學業成績不及格情形者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33116C38" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="600" w:left="2400" w:right="28" w:hangingChars="400" w:hanging="960"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.6.2.3.逾期未註冊，亦未於規定期間請准休學者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7171CB" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="600" w:left="2400" w:right="28" w:hangingChars="400" w:hanging="960"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.6.2.4.修業期滿，經延長修業期限仍無法修滿主系規定科目與學分者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21273D3C" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="600" w:left="2400" w:right="28" w:hangingChars="400" w:hanging="960"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.6.2.5.自動申請退學者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7964DB05" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="600" w:left="2400" w:right="28" w:hangingChars="400" w:hanging="960"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.6.2.6.未經核准，同時在其他學校註冊入學者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D333FCF" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:leftChars="600" w:left="2400" w:right="28" w:hangingChars="400" w:hanging="960"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.6.2.7.依本校相關規定應令休學，但其累計休學期限已屆滿者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2223BEBE" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.6.3.開除學籍、入學或轉學資格經審核不合之學生，不發給有關修業之任何證明文件。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505950FF" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="1440" w:hangingChars="300" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2.6.4.學生對於遭受退學或開除學籍處分有異議者，依本校「學生申訴處理辦法」提出申訴。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D85158A" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>控制重點：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45980CE0" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>3.1.學籍資料更正是否檢附規定證明文件辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7532BAA0" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>符合規定申請休/退學學生是否依規定程序辦理及資料登錄。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362E7061" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>已達退學條件之學生是否依規定應令退學。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9A1494" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.使用表單：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68143559" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="100" w:left="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>學生基本資料（姓名、地址及出生日期）修改申請單。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4F9163" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="100" w:left="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>轉系申請單。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09897F0D" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="100" w:left="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>3休/退（轉）學申請單。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADBC167" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:ind w:leftChars="100" w:left="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9788A6" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F622870" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B62C40" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECC6BBE" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534E1F5B" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="11"/>
+        <w:tblW w:w="5082" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4486"/>
+        <w:gridCol w:w="1606"/>
+        <w:gridCol w:w="1400"/>
+        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="1004"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="17FCB167" w14:textId="77777777" w:rsidTr="009B136C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7715BCE6" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:right="28"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>佛光大學內部控制文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="653E1C77" w14:textId="77777777" w:rsidTr="009B136C">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2297" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="542E7AFB" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>文件名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1630E2BA" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>制訂單位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C76B07E" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>文件編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="205DB116" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>版本/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="455F4E44" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>制訂日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="744A6629" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>頁數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F3893" w:rsidRPr="002D0085" w14:paraId="6D6F9520" w14:textId="77777777" w:rsidTr="009B136C">
+        <w:trPr>
+          <w:trHeight w:val="663"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2297" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD6FEE3" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>學生學籍管理作業</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FD1565" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教務處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2A8FBF" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1110-002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D953E0" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777388C5" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>111.01.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2652E9F3" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>頁/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E5D6D5" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="009B136C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>共</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0085">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>頁</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6CB8CE1B" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>回</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="教務處" w:history="1">
+        <w:r w:rsidRPr="002D0085">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>教務處</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="目錄" w:history="1">
+        <w:r w:rsidRPr="002D0085">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:hint="eastAsia"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>目錄</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08C7C7CA" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.依據及相關文件：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73484C19" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5.1.佛光大學學則。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379C525E" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5.2.佛光大學學生申訴處理辦法。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0310C096" w14:textId="77777777" w:rsidR="000F3893" w:rsidRPr="002D0085" w:rsidRDefault="000F3893" w:rsidP="000F3893">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:leftChars="100" w:left="720" w:hangingChars="200" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0085">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>專科以上學校學雜費收取辦法。（教育部106.04.19）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27562B1F" w14:textId="77777777" w:rsidR="005B1C84" w:rsidRPr="000F3893" w:rsidRDefault="005B1C84" w:rsidP="000F3893">
       <w:bookmarkStart w:id="4" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00730D47">
-[...226 lines deleted...]
-    <w:sectPr w:rsidR="005B1C84" w:rsidRPr="00E7239A" w:rsidSect="00730D47">
+    </w:p>
+    <w:sectPr w:rsidR="005B1C84" w:rsidRPr="000F3893" w:rsidSect="00730D47">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FC12E56" w14:textId="77777777" w:rsidR="00730D47" w:rsidRDefault="00730D47" w:rsidP="00730D47">
+    <w:p w14:paraId="669213A4" w14:textId="77777777" w:rsidR="00FB0FA9" w:rsidRDefault="00FB0FA9" w:rsidP="00730D47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50B78108" w14:textId="77777777" w:rsidR="00730D47" w:rsidRDefault="00730D47" w:rsidP="00730D47">
+    <w:p w14:paraId="13D4DBF6" w14:textId="77777777" w:rsidR="00FB0FA9" w:rsidRDefault="00FB0FA9" w:rsidP="00730D47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CF7CA4C" w14:textId="77777777" w:rsidR="00730D47" w:rsidRDefault="00730D47" w:rsidP="00730D47">
+    <w:p w14:paraId="077A39AE" w14:textId="77777777" w:rsidR="00FB0FA9" w:rsidRDefault="00FB0FA9" w:rsidP="00730D47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C34D6D6" w14:textId="77777777" w:rsidR="00730D47" w:rsidRDefault="00730D47" w:rsidP="00730D47">
+    <w:p w14:paraId="59C71677" w14:textId="77777777" w:rsidR="00FB0FA9" w:rsidRDefault="00FB0FA9" w:rsidP="00730D47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28805ED0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D0AA8B44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="2.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="964" w:hanging="604"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="80"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="131077" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="zh-HK" w:vendorID="64" w:dllVersion="131077" w:nlCheck="1" w:checkStyle="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D19F3"/>
     <w:rsid w:val="000D19F3"/>
+    <w:rsid w:val="000F3893"/>
     <w:rsid w:val="005B1C84"/>
     <w:rsid w:val="00730D47"/>
     <w:rsid w:val="00E7239A"/>
+    <w:rsid w:val="00FB0FA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27562A79"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CDC6EA58-7525-4EB4-B8F8-0B3F3B8ACD2F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5059,58 +5577,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="000F3893"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E7239A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="180" w:after="180" w:line="720" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="52"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
@@ -5311,58 +5826,58 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00730D47"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Visio_2003-2010_Drawing.vsd"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Visio_2003-2010___.vsd"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5591,66 +6106,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E354C537-99C7-4D2D-ACF4-C9D4AA7D25ED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02F6CE6F-84DF-4836-BBE6-7128DE69D351}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2007</Characters>
+  <Pages>5</Pages>
+  <Words>415</Words>
+  <Characters>2372</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2354</CharactersWithSpaces>
+  <CharactersWithSpaces>2782</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows 使用者</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>